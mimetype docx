--- v0 (2026-04-27)
+++ v1 (2026-06-06)
@@ -210,133 +210,117 @@
         <w:t>Sent via email to:</w:t>
       </w:r>
       <w:r w:rsidR="32F320CD" w:rsidRPr="535EF80B">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="32F320CD" w:rsidRPr="4388BD5B">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>XXXX</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29EC3D93" w14:textId="77777777" w:rsidR="003773B9" w:rsidRPr="00861636" w:rsidRDefault="003773B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="765A0FFC" w14:textId="7662A9AF" w:rsidR="003773B9" w:rsidRPr="00861636" w:rsidRDefault="003773B9">
+    <w:p w14:paraId="765A0FFC" w14:textId="57C4FCFE" w:rsidR="003773B9" w:rsidRPr="00861636" w:rsidRDefault="003773B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00796FAA">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Subject: </w:t>
       </w:r>
-      <w:r w:rsidR="008D1B17">
+      <w:r w:rsidR="00543560">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Amend the Courts and Tribunals Bill</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Please oppose restrictions to jury trials</w:t>
       </w:r>
       <w:r w:rsidR="001E7CD2">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00931AC2" w14:textId="7A73A622" w:rsidR="4207C17B" w:rsidRDefault="4207C17B" w:rsidP="24708538"/>
     <w:p w14:paraId="3F97E7BA" w14:textId="2DCDF819" w:rsidR="1E0B5DC1" w:rsidRDefault="1E0B5DC1"/>
     <w:p w14:paraId="15938CB0" w14:textId="51F9914B" w:rsidR="003773B9" w:rsidRDefault="003773B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="52257339">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
       <w:r w:rsidRPr="52257339">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[NAME]</w:t>
       </w:r>
       <w:r w:rsidRPr="52257339">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53EF3E01" w14:textId="77777777" w:rsidR="003773B9" w:rsidRDefault="003773B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62E50C3E" w14:textId="3E9CCCDF" w:rsidR="003773B9" w:rsidRPr="00B66C71" w:rsidRDefault="1CB9E582" w:rsidP="0ED4E2A9">
+    <w:p w14:paraId="62E50C3E" w14:textId="7EFF0435" w:rsidR="003773B9" w:rsidRPr="00B66C71" w:rsidRDefault="1CB9E582" w:rsidP="0ED4E2A9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="52257339">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">As your constituent, I am writing </w:t>
       </w:r>
       <w:r w:rsidR="00796FAA" w:rsidRPr="00796FAA">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[or writing again]</w:t>
       </w:r>
       <w:r w:rsidR="00796FAA">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -353,80 +337,121 @@
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">raise my serious concerns about the Government’s </w:t>
       </w:r>
       <w:r w:rsidR="009E7A32">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Courts and Tribunals Bill</w:t>
       </w:r>
       <w:r w:rsidR="00BD401B">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, and to </w:t>
       </w:r>
       <w:r w:rsidR="008653FE">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">ask you to support amendments </w:t>
+        <w:t xml:space="preserve">ask you to </w:t>
+      </w:r>
+      <w:r w:rsidR="00543560">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oppose plans to curtail jury trials. Instead, I want to see changes and investment that will have a </w:t>
       </w:r>
       <w:r w:rsidR="00B66C71">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">that </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B66C71" w:rsidRPr="00B66C71">
+        <w:t xml:space="preserve">meaningful impact on tackling the </w:t>
+      </w:r>
+      <w:r w:rsidR="00543560">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B66C71" w:rsidRPr="00221D89">
+        </w:rPr>
+        <w:t xml:space="preserve">court </w:t>
+      </w:r>
+      <w:r w:rsidR="00B66C71">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>backlog</w:t>
+      </w:r>
+      <w:r w:rsidR="00543560">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B66C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00543560">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
       <w:r w:rsidR="00B66C71">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">have a meaningful impact on tackling the backlog and restoring our criminal justice system. </w:t>
+        <w:t>restor</w:t>
+      </w:r>
+      <w:r w:rsidR="00543560">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00B66C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> our criminal justice system. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E55E7EE" w14:textId="2EE3F0C5" w:rsidR="003773B9" w:rsidRDefault="003773B9" w:rsidP="5C5BFDBF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FE37199" w14:textId="39F09BA4" w:rsidR="00796FAA" w:rsidRDefault="00796FAA" w:rsidP="56BEE986">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">As a </w:t>
       </w:r>
       <w:r w:rsidR="00D472F7">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
@@ -454,815 +479,491 @@
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">this has </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>on complainants, witnesses and defendants</w:t>
       </w:r>
       <w:r w:rsidR="00D472F7">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BF4E3DE" w14:textId="77777777" w:rsidR="00154258" w:rsidRDefault="00154258" w:rsidP="56BEE986">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43A3FAF2" w14:textId="510969F6" w:rsidR="00B66C71" w:rsidRDefault="00B66C71" w:rsidP="56BEE986">
+    <w:p w14:paraId="43A3FAF2" w14:textId="5A470F43" w:rsidR="00B66C71" w:rsidRDefault="00B66C71" w:rsidP="56BEE986">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>However, d</w:t>
       </w:r>
       <w:r w:rsidR="00154258">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">espite the </w:t>
       </w:r>
       <w:r w:rsidR="00457A59">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">Lord Chancellor’s </w:t>
       </w:r>
       <w:r w:rsidR="00457A59" w:rsidRPr="00E00DA8">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>claim</w:t>
       </w:r>
       <w:r w:rsidR="00594581">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">, which is </w:t>
       </w:r>
       <w:r w:rsidR="00594581" w:rsidRPr="00E00DA8">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>disputed</w:t>
       </w:r>
       <w:r w:rsidR="005B3FB2">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
-        <w:t xml:space="preserve"> by the Institute for Government analysis</w:t>
+        <w:t xml:space="preserve"> by Institute for Government analysis</w:t>
       </w:r>
       <w:r w:rsidR="00594581">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00037562">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D0607">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
-        <w:t xml:space="preserve">curtailing jury trial will not </w:t>
+        <w:t>curtailing jury trial</w:t>
+      </w:r>
+      <w:r w:rsidR="00543560">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0607">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will not </w:t>
       </w:r>
       <w:r w:rsidR="00AF2D9A">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>resolve the backlog.</w:t>
       </w:r>
       <w:r w:rsidR="669014A2" w:rsidRPr="4D08C4CE">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00037562" w:rsidRPr="4D08C4CE">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
-        <w:t xml:space="preserve">Restricting the right to trial by jury, along with other measures in the Bill, risks undermining public trust in the criminal justice system </w:t>
+        <w:t xml:space="preserve">Restricting the right to trial by jury, along with other measures in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00543560">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00037562" w:rsidRPr="4D08C4CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ill, risks undermining public trust in the criminal justice system </w:t>
       </w:r>
       <w:r w:rsidR="0000588B" w:rsidRPr="4D08C4CE">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="005D2AB9" w:rsidRPr="4D08C4CE">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>will consume resources without bearing down on the backlog.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B2B1373" w14:textId="77777777" w:rsidR="00796FAA" w:rsidRDefault="00796FAA" w:rsidP="56BEE986">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F4ABF62" w14:textId="6B1B10AD" w:rsidR="00D472F7" w:rsidRDefault="00D472F7" w:rsidP="00D472F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="52257339">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[ADD any personal experiences or views]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59A399B1" w14:textId="77777777" w:rsidR="00D472F7" w:rsidRDefault="00D472F7" w:rsidP="00D472F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67386FA5" w14:textId="4F080D47" w:rsidR="00D472F7" w:rsidRDefault="005D4807" w:rsidP="00D472F7">
+    <w:p w14:paraId="67386FA5" w14:textId="3C01096B" w:rsidR="00D472F7" w:rsidRDefault="005D4807" w:rsidP="00D472F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>The Courts and Tribunals Bill</w:t>
       </w:r>
-      <w:r w:rsidR="001A0D7A">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00543560">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00AE3A3B">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
-        <w:t xml:space="preserve">proposes </w:t>
+        <w:t>proposes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AE3A3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009041D9">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">substantial, unnecessary, and untested reforms to our criminal justice system that will not deal with the underlying </w:t>
       </w:r>
       <w:r w:rsidR="00235096">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">issues that cause delay. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5758DE22" w14:textId="77777777" w:rsidR="00B66C71" w:rsidRDefault="00B66C71" w:rsidP="00D472F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C3A2C98" w14:textId="2F2CFEBE" w:rsidR="00B66C71" w:rsidRDefault="00B66C71" w:rsidP="00D472F7">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="4D08C4CE">
+    <w:p w14:paraId="6C3A2C98" w14:textId="3CA38015" w:rsidR="00B66C71" w:rsidRDefault="00543560" w:rsidP="00D472F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t>When the bill comes back to the House of Commons for report stage, w</w:t>
+      </w:r>
+      <w:r w:rsidR="00B66C71" w:rsidRPr="4D08C4CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hat you can do, as my elected representative, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B66C71" w:rsidRPr="00543560">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is support </w:t>
+      </w:r>
+      <w:r w:rsidR="00160906" w:rsidRPr="00543560">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amendments </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543560">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">support </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00160906" w:rsidRPr="4D08C4CE">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
-          <w:b/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> will </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidR="00CB3F9D" w:rsidRPr="4D08C4CE">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>improve the criminal justice system</w:t>
       </w:r>
       <w:r w:rsidR="2C8A30A7" w:rsidRPr="4D08C4CE">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve"> without restricting the right to </w:t>
       </w:r>
       <w:r w:rsidR="4095D0AB" w:rsidRPr="4D08C4CE">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="2C8A30A7" w:rsidRPr="4D08C4CE">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>jury trial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2240496A" w14:textId="77777777" w:rsidR="00543560" w:rsidRDefault="00543560" w:rsidP="00D472F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="391918E6" w14:textId="621C8A78" w:rsidR="00543560" w:rsidRDefault="00CB3B97" w:rsidP="00543560">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t>During committee stage, t</w:t>
+      </w:r>
+      <w:r w:rsidR="00543560">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t>he Bar Council</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00543560">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the Criminal Bar Association </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t xml:space="preserve">supported </w:t>
+      </w:r>
+      <w:r w:rsidR="00543560">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amendments to the bill </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that would remove proposals for single-judge trials and would introduce </w:t>
+      </w:r>
+      <w:r w:rsidR="00543560" w:rsidRPr="00B70A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t>specialist courts for sexual offences and domestic abuse cases</w:t>
+      </w:r>
+      <w:r w:rsidR="00543560">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – to be heard by a specialist </w:t>
+      </w:r>
+      <w:r w:rsidR="00543560" w:rsidRPr="00543560">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t>judge and a jury</w:t>
+      </w:r>
+      <w:r w:rsidR="00543560">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C313B2" w14:textId="12DCFC49" w:rsidR="00543560" w:rsidRDefault="00543560" w:rsidP="00D472F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565BFAE3" w14:textId="4B56B756" w:rsidR="00543560" w:rsidRDefault="00543560" w:rsidP="00D472F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Barristers know from initiatives in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t>a number of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Crown Courts that this approach will work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47303A46" w14:textId="77777777" w:rsidR="000B7D15" w:rsidRDefault="000B7D15" w:rsidP="00D472F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="129D500E" w14:textId="5229AF53" w:rsidR="00D472F7" w:rsidRDefault="00B14E6F" w:rsidP="00D472F7">
+    <w:p w14:paraId="139DF638" w14:textId="13CF9026" w:rsidR="00695C78" w:rsidRDefault="00543560">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
-          <w:b/>
-[...388 lines deleted...]
-        <w:t xml:space="preserve"> pleas where they are appropriate and reduce the number of trials. </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">The Bar also supports measures to create meaningful incentives for early guilty pleas, where they are appropriate, to reduce the number of trials. This approach was supported by Sir Brian Leveson in part 2 of his review of the criminal courts.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BBC8444" w14:textId="77777777" w:rsidR="00F42077" w:rsidRDefault="00F42077">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A15BE7A" w14:textId="10A62FFE" w:rsidR="00F42077" w:rsidRDefault="001E6994">
-[...4 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="698E960B" w14:textId="2FC9B4E9" w:rsidR="00543560" w:rsidRDefault="00543560">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
-        <w:t>I, along with my representative body the Bar Council, the Criminal Bar Association,</w:t>
-[...87 lines deleted...]
-        <w:t xml:space="preserve"> by signing your name to them as soon as possible.</w:t>
+        <w:t xml:space="preserve">It’s not too late to rethink the approach to </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t>the criminal courts and focus on what works. I hope you will support this position.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="742C92C0" w14:textId="77777777" w:rsidR="009F3548" w:rsidRDefault="009F3548">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="397014DF" w14:textId="37538AAA" w:rsidR="009F3548" w:rsidRDefault="009F3548">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>Yours sincerely,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D0ED26B" w14:textId="77777777" w:rsidR="009F3548" w:rsidRDefault="009F3548">
@@ -1284,58 +985,58 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[NAME/SIGNATURE]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AF69549" w14:textId="77777777" w:rsidR="009F3548" w:rsidRPr="009F3548" w:rsidRDefault="009F3548">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009F3548" w:rsidRPr="009F3548">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F890FD7" w14:textId="77777777" w:rsidR="008512CC" w:rsidRDefault="008512CC" w:rsidP="00457A59">
+    <w:p w14:paraId="1A4D8F90" w14:textId="77777777" w:rsidR="00C94A20" w:rsidRDefault="00C94A20" w:rsidP="00457A59">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10A613FE" w14:textId="77777777" w:rsidR="008512CC" w:rsidRDefault="008512CC" w:rsidP="00457A59">
+    <w:p w14:paraId="28C93BBC" w14:textId="77777777" w:rsidR="00C94A20" w:rsidRDefault="00C94A20" w:rsidP="00457A59">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1350,83 +1051,84 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6253A3B5" w14:textId="77777777" w:rsidR="008512CC" w:rsidRDefault="008512CC" w:rsidP="00457A59">
+    <w:p w14:paraId="6560E3C7" w14:textId="77777777" w:rsidR="00C94A20" w:rsidRDefault="00C94A20" w:rsidP="00457A59">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A5B8976" w14:textId="77777777" w:rsidR="008512CC" w:rsidRDefault="008512CC" w:rsidP="00457A59">
+    <w:p w14:paraId="4EC629E0" w14:textId="77777777" w:rsidR="00C94A20" w:rsidRDefault="00C94A20" w:rsidP="00457A59">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24910E92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43C0A488"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -1630,52 +1332,50 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="59D0F4AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1815441515">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="600986913">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003773B9"/>
     <w:rsid w:val="00005062"/>
     <w:rsid w:val="0000588B"/>
     <w:rsid w:val="00014314"/>
     <w:rsid w:val="00016AD8"/>
@@ -1683,50 +1383,51 @@
     <w:rsid w:val="00023B97"/>
     <w:rsid w:val="00037562"/>
     <w:rsid w:val="00052945"/>
     <w:rsid w:val="00053AAF"/>
     <w:rsid w:val="0005611A"/>
     <w:rsid w:val="00067D24"/>
     <w:rsid w:val="00072706"/>
     <w:rsid w:val="000752DB"/>
     <w:rsid w:val="00087A08"/>
     <w:rsid w:val="000A0C98"/>
     <w:rsid w:val="000A62DB"/>
     <w:rsid w:val="000B7D15"/>
     <w:rsid w:val="000C1BF2"/>
     <w:rsid w:val="000C33AF"/>
     <w:rsid w:val="000C45B0"/>
     <w:rsid w:val="000E2609"/>
     <w:rsid w:val="000E2654"/>
     <w:rsid w:val="000E4967"/>
     <w:rsid w:val="000F01D7"/>
     <w:rsid w:val="000F222A"/>
     <w:rsid w:val="000F454B"/>
     <w:rsid w:val="0011625E"/>
     <w:rsid w:val="001168BA"/>
     <w:rsid w:val="001170CE"/>
     <w:rsid w:val="00122CB3"/>
+    <w:rsid w:val="0012701B"/>
     <w:rsid w:val="00130F8B"/>
     <w:rsid w:val="0013601F"/>
     <w:rsid w:val="0014086B"/>
     <w:rsid w:val="001411DB"/>
     <w:rsid w:val="00142FEC"/>
     <w:rsid w:val="00150C29"/>
     <w:rsid w:val="00152776"/>
     <w:rsid w:val="00154258"/>
     <w:rsid w:val="001566EE"/>
     <w:rsid w:val="00160906"/>
     <w:rsid w:val="00165483"/>
     <w:rsid w:val="001665A1"/>
     <w:rsid w:val="0017262B"/>
     <w:rsid w:val="001856DB"/>
     <w:rsid w:val="00195368"/>
     <w:rsid w:val="001A063C"/>
     <w:rsid w:val="001A0D7A"/>
     <w:rsid w:val="001A0ECB"/>
     <w:rsid w:val="001A4CC4"/>
     <w:rsid w:val="001C1F6B"/>
     <w:rsid w:val="001D253D"/>
     <w:rsid w:val="001D4BCB"/>
     <w:rsid w:val="001E34F3"/>
     <w:rsid w:val="001E517C"/>
     <w:rsid w:val="001E6994"/>
@@ -1812,50 +1513,51 @@
     <w:rsid w:val="00436CE8"/>
     <w:rsid w:val="004418EE"/>
     <w:rsid w:val="0044446E"/>
     <w:rsid w:val="00453A16"/>
     <w:rsid w:val="00455755"/>
     <w:rsid w:val="00457A59"/>
     <w:rsid w:val="00462F8F"/>
     <w:rsid w:val="004654B6"/>
     <w:rsid w:val="004826BE"/>
     <w:rsid w:val="0048612B"/>
     <w:rsid w:val="004941C9"/>
     <w:rsid w:val="004949EC"/>
     <w:rsid w:val="004A20F4"/>
     <w:rsid w:val="004B4EED"/>
     <w:rsid w:val="004C0269"/>
     <w:rsid w:val="004D0607"/>
     <w:rsid w:val="004D4AFA"/>
     <w:rsid w:val="004D668E"/>
     <w:rsid w:val="004D6C51"/>
     <w:rsid w:val="00503B38"/>
     <w:rsid w:val="00507B1C"/>
     <w:rsid w:val="00513992"/>
     <w:rsid w:val="00517F3C"/>
     <w:rsid w:val="005264EB"/>
     <w:rsid w:val="00536C7D"/>
+    <w:rsid w:val="00543560"/>
     <w:rsid w:val="00546F5A"/>
     <w:rsid w:val="005526CD"/>
     <w:rsid w:val="00565C70"/>
     <w:rsid w:val="00576881"/>
     <w:rsid w:val="00587B9C"/>
     <w:rsid w:val="00593A51"/>
     <w:rsid w:val="00594581"/>
     <w:rsid w:val="00595358"/>
     <w:rsid w:val="005A63FD"/>
     <w:rsid w:val="005B0198"/>
     <w:rsid w:val="005B0841"/>
     <w:rsid w:val="005B3FB2"/>
     <w:rsid w:val="005C1283"/>
     <w:rsid w:val="005C353C"/>
     <w:rsid w:val="005C3D83"/>
     <w:rsid w:val="005C7F7D"/>
     <w:rsid w:val="005D0301"/>
     <w:rsid w:val="005D1AE1"/>
     <w:rsid w:val="005D2AB9"/>
     <w:rsid w:val="005D4807"/>
     <w:rsid w:val="005D7C03"/>
     <w:rsid w:val="00617020"/>
     <w:rsid w:val="00617ABF"/>
     <w:rsid w:val="00625E5B"/>
     <w:rsid w:val="00627D79"/>
@@ -1963,50 +1665,51 @@
     <w:rsid w:val="008E5662"/>
     <w:rsid w:val="008E5672"/>
     <w:rsid w:val="008E6FDA"/>
     <w:rsid w:val="008E7424"/>
     <w:rsid w:val="008F57FA"/>
     <w:rsid w:val="008F59AA"/>
     <w:rsid w:val="009041D9"/>
     <w:rsid w:val="009051BE"/>
     <w:rsid w:val="00906728"/>
     <w:rsid w:val="00912BFD"/>
     <w:rsid w:val="0092205D"/>
     <w:rsid w:val="00933713"/>
     <w:rsid w:val="00936743"/>
     <w:rsid w:val="0093780F"/>
     <w:rsid w:val="0094464A"/>
     <w:rsid w:val="00950300"/>
     <w:rsid w:val="00962A1E"/>
     <w:rsid w:val="00967048"/>
     <w:rsid w:val="009706A2"/>
     <w:rsid w:val="0097353A"/>
     <w:rsid w:val="00974939"/>
     <w:rsid w:val="009856FC"/>
     <w:rsid w:val="00993A86"/>
     <w:rsid w:val="009B71CE"/>
     <w:rsid w:val="009B77C0"/>
+    <w:rsid w:val="009C01F2"/>
     <w:rsid w:val="009C4786"/>
     <w:rsid w:val="009C5404"/>
     <w:rsid w:val="009D22A3"/>
     <w:rsid w:val="009D24B8"/>
     <w:rsid w:val="009D50F2"/>
     <w:rsid w:val="009E7A32"/>
     <w:rsid w:val="009F13EB"/>
     <w:rsid w:val="009F3548"/>
     <w:rsid w:val="009F6934"/>
     <w:rsid w:val="00A01A3D"/>
     <w:rsid w:val="00A079C3"/>
     <w:rsid w:val="00A12308"/>
     <w:rsid w:val="00A13FB8"/>
     <w:rsid w:val="00A1619F"/>
     <w:rsid w:val="00A33F18"/>
     <w:rsid w:val="00A55FCC"/>
     <w:rsid w:val="00A5677D"/>
     <w:rsid w:val="00A603D2"/>
     <w:rsid w:val="00A679A4"/>
     <w:rsid w:val="00A76A91"/>
     <w:rsid w:val="00A941F7"/>
     <w:rsid w:val="00A98679"/>
     <w:rsid w:val="00AB11B0"/>
     <w:rsid w:val="00AB3453"/>
     <w:rsid w:val="00AC113F"/>
@@ -2049,100 +1752,105 @@
     <w:rsid w:val="00BD5C73"/>
     <w:rsid w:val="00BE08F6"/>
     <w:rsid w:val="00C10A0F"/>
     <w:rsid w:val="00C10E60"/>
     <w:rsid w:val="00C11BB6"/>
     <w:rsid w:val="00C128AD"/>
     <w:rsid w:val="00C1530F"/>
     <w:rsid w:val="00C15A14"/>
     <w:rsid w:val="00C1635B"/>
     <w:rsid w:val="00C23520"/>
     <w:rsid w:val="00C3110C"/>
     <w:rsid w:val="00C32F79"/>
     <w:rsid w:val="00C338E1"/>
     <w:rsid w:val="00C344FF"/>
     <w:rsid w:val="00C3725C"/>
     <w:rsid w:val="00C374F1"/>
     <w:rsid w:val="00C46902"/>
     <w:rsid w:val="00C52FDA"/>
     <w:rsid w:val="00C604EC"/>
     <w:rsid w:val="00C65F0E"/>
     <w:rsid w:val="00C660D2"/>
     <w:rsid w:val="00C80899"/>
     <w:rsid w:val="00C8172C"/>
     <w:rsid w:val="00C824EB"/>
     <w:rsid w:val="00C9115A"/>
+    <w:rsid w:val="00C94A20"/>
     <w:rsid w:val="00CA161E"/>
     <w:rsid w:val="00CA7315"/>
     <w:rsid w:val="00CB2B2E"/>
+    <w:rsid w:val="00CB3B97"/>
     <w:rsid w:val="00CB3F9D"/>
     <w:rsid w:val="00CC1987"/>
     <w:rsid w:val="00CC3AF9"/>
     <w:rsid w:val="00CC46A8"/>
+    <w:rsid w:val="00CC5208"/>
     <w:rsid w:val="00CC7630"/>
+    <w:rsid w:val="00CC7B39"/>
     <w:rsid w:val="00CD2963"/>
     <w:rsid w:val="00CF3969"/>
     <w:rsid w:val="00D104AF"/>
     <w:rsid w:val="00D22360"/>
     <w:rsid w:val="00D310BC"/>
     <w:rsid w:val="00D32BE3"/>
     <w:rsid w:val="00D357EC"/>
     <w:rsid w:val="00D42435"/>
     <w:rsid w:val="00D472F7"/>
     <w:rsid w:val="00D52361"/>
     <w:rsid w:val="00D5757E"/>
     <w:rsid w:val="00D61041"/>
     <w:rsid w:val="00D65B8C"/>
     <w:rsid w:val="00D73532"/>
     <w:rsid w:val="00D964B4"/>
     <w:rsid w:val="00DA344B"/>
     <w:rsid w:val="00DB216E"/>
     <w:rsid w:val="00DB3469"/>
     <w:rsid w:val="00DB38DE"/>
     <w:rsid w:val="00DC4675"/>
     <w:rsid w:val="00DD21CB"/>
     <w:rsid w:val="00DE0C46"/>
     <w:rsid w:val="00DE0D8C"/>
     <w:rsid w:val="00DE3B05"/>
     <w:rsid w:val="00DE4737"/>
     <w:rsid w:val="00E00552"/>
     <w:rsid w:val="00E00755"/>
     <w:rsid w:val="00E00DA8"/>
     <w:rsid w:val="00E02E2F"/>
     <w:rsid w:val="00E21BA7"/>
     <w:rsid w:val="00E21C9E"/>
     <w:rsid w:val="00E30712"/>
     <w:rsid w:val="00E31489"/>
     <w:rsid w:val="00E31EED"/>
     <w:rsid w:val="00E42B4C"/>
     <w:rsid w:val="00E4338F"/>
     <w:rsid w:val="00E4346F"/>
     <w:rsid w:val="00E4608E"/>
     <w:rsid w:val="00E46766"/>
     <w:rsid w:val="00E51716"/>
     <w:rsid w:val="00E63225"/>
     <w:rsid w:val="00E67714"/>
+    <w:rsid w:val="00E8019B"/>
     <w:rsid w:val="00E82C62"/>
     <w:rsid w:val="00E8304F"/>
     <w:rsid w:val="00E853DC"/>
     <w:rsid w:val="00E874A1"/>
     <w:rsid w:val="00E92731"/>
     <w:rsid w:val="00E9655B"/>
     <w:rsid w:val="00E96E28"/>
     <w:rsid w:val="00EA49FB"/>
     <w:rsid w:val="00EB3732"/>
     <w:rsid w:val="00EB495E"/>
     <w:rsid w:val="00EB6B0B"/>
     <w:rsid w:val="00EC0511"/>
     <w:rsid w:val="00EC6BE5"/>
     <w:rsid w:val="00ED2E18"/>
     <w:rsid w:val="00EE0E8C"/>
     <w:rsid w:val="00EE2646"/>
     <w:rsid w:val="00EE2CBA"/>
     <w:rsid w:val="00EE2D9B"/>
     <w:rsid w:val="00EE43D4"/>
     <w:rsid w:val="00EE486E"/>
     <w:rsid w:val="00EE679A"/>
     <w:rsid w:val="00EE7BF6"/>
     <w:rsid w:val="00EF19E7"/>
     <w:rsid w:val="00EF4397"/>
     <w:rsid w:val="00EF4D0A"/>
@@ -3819,86 +3527,143 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004B6BCF7931555248BC368BE572D41B23" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="781a56e782203efa375d390087ddf472">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4637399b-8766-482e-9063-91ea37efae44" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="60356b0d75f5df2e0e7e7c09a1c8ce22" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004B6BCF7931555248BC368BE572D41B23" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="91fe9485c12273af87a1fd01a302c8d9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4637399b-8766-482e-9063-91ea37efae44" xmlns:ns3="afa033e2-51f4-4488-9387-3e78ee8ecc59" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a77fbeb8c9e44bffd9b3bcadd3323f1b" ns2:_="" ns3:_="">
     <xsd:import namespace="4637399b-8766-482e-9063-91ea37efae44"/>
+    <xsd:import namespace="afa033e2-51f4-4488-9387-3e78ee8ecc59"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4637399b-8766-482e-9063-91ea37efae44" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="89a18054-750e-466d-9403-bc56a9d91637" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="afa033e2-51f4-4488-9387-3e78ee8ecc59" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f69567c4-1044-4975-91ca-2a5b89146d85}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="afa033e2-51f4-4488-9387-3e78ee8ecc59">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -3967,116 +3732,139 @@
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement/>
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4637399b-8766-482e-9063-91ea37efae44">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="afa033e2-51f4-4488-9387-3e78ee8ecc59" xsi:nil="true"/>
+  </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E30FA967-4E72-4ACA-9C43-15ED3685E1B8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73216B6F-A34C-43CE-ACD4-B960183EA2FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4637399b-8766-482e-9063-91ea37efae44"/>
+    <ds:schemaRef ds:uri="afa033e2-51f4-4488-9387-3e78ee8ecc59"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB5B1743-1776-4800-BD5E-3EED9EE6BB22}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{172A3DAE-50C6-4B7F-B083-1E6B1C5022CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4637399b-8766-482e-9063-91ea37efae44"/>
+    <ds:schemaRef ds:uri="afa033e2-51f4-4488-9387-3e78ee8ecc59"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BDBC3C-E49E-4C52-83DB-7CCE067D5FBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2399</Characters>
+  <Pages>1</Pages>
+  <Words>341</Words>
+  <Characters>1949</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2814</CharactersWithSpaces>
+  <CharactersWithSpaces>2286</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>6422642</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://assets.publishing.service.gov.uk/media/6982095e8c1e89ed1e91bbc7/independent-review-criminal-courts-overview.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4325448</vt:i4>
       </vt:variant>
       <vt:variant>