--- v1 (2026-06-06)
+++ v2 (2026-07-17)
@@ -210,71 +210,79 @@
         <w:t>Sent via email to:</w:t>
       </w:r>
       <w:r w:rsidR="32F320CD" w:rsidRPr="535EF80B">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="32F320CD" w:rsidRPr="4388BD5B">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>XXXX</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29EC3D93" w14:textId="77777777" w:rsidR="003773B9" w:rsidRPr="00861636" w:rsidRDefault="003773B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="765A0FFC" w14:textId="57C4FCFE" w:rsidR="003773B9" w:rsidRPr="00861636" w:rsidRDefault="003773B9">
+    <w:p w14:paraId="765A0FFC" w14:textId="548C5303" w:rsidR="003773B9" w:rsidRPr="00861636" w:rsidRDefault="003773B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00796FAA">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Subject: </w:t>
       </w:r>
-      <w:r w:rsidR="00543560">
+      <w:r w:rsidR="00B26935">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Please oppose restrictions to jury trials</w:t>
+        <w:t>Oppose</w:t>
+      </w:r>
+      <w:r w:rsidR="00543560">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> restrictions to jury trials</w:t>
       </w:r>
       <w:r w:rsidR="001E7CD2">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00931AC2" w14:textId="7A73A622" w:rsidR="4207C17B" w:rsidRDefault="4207C17B" w:rsidP="24708538"/>
     <w:p w14:paraId="3F97E7BA" w14:textId="2DCDF819" w:rsidR="1E0B5DC1" w:rsidRDefault="1E0B5DC1"/>
     <w:p w14:paraId="15938CB0" w14:textId="51F9914B" w:rsidR="003773B9" w:rsidRDefault="003773B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="52257339">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
       <w:r w:rsidRPr="52257339">
@@ -417,553 +425,927 @@
         </w:rPr>
         <w:t>restor</w:t>
       </w:r>
       <w:r w:rsidR="00543560">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00B66C71">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> our criminal justice system. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E55E7EE" w14:textId="2EE3F0C5" w:rsidR="003773B9" w:rsidRDefault="003773B9" w:rsidP="5C5BFDBF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FE37199" w14:textId="39F09BA4" w:rsidR="00796FAA" w:rsidRDefault="00796FAA" w:rsidP="56BEE986">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+    <w:p w14:paraId="4FE37199" w14:textId="39F09BA4" w:rsidR="00796FAA" w:rsidRPr="00CD6D69" w:rsidRDefault="00796FAA" w:rsidP="56BEE986">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">As a </w:t>
       </w:r>
-      <w:r w:rsidR="00D472F7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="00D472F7" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">practising </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">barrister I </w:t>
       </w:r>
-      <w:r w:rsidR="00D472F7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="00D472F7" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">share the Government’s concerns </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">about delays in the Crown Court and the impact </w:t>
       </w:r>
-      <w:r w:rsidR="00D472F7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="00D472F7" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">this has </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>on complainants, witnesses and defendants</w:t>
       </w:r>
-      <w:r w:rsidR="00D472F7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="00D472F7" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF4E3DE" w14:textId="77777777" w:rsidR="00154258" w:rsidRDefault="00154258" w:rsidP="56BEE986">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+    <w:p w14:paraId="6BF4E3DE" w14:textId="77777777" w:rsidR="00154258" w:rsidRPr="00CD6D69" w:rsidRDefault="00154258" w:rsidP="56BEE986">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43A3FAF2" w14:textId="5A470F43" w:rsidR="00B66C71" w:rsidRDefault="00B66C71" w:rsidP="56BEE986">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+    <w:p w14:paraId="43A3FAF2" w14:textId="5654905B" w:rsidR="00B66C71" w:rsidRPr="00CD6D69" w:rsidRDefault="00B66C71" w:rsidP="56BEE986">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>However, d</w:t>
       </w:r>
-      <w:r w:rsidR="00154258">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="00154258" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">espite the </w:t>
       </w:r>
-      <w:r w:rsidR="00457A59">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="00457A59" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Lord Chancellor’s claim</w:t>
+      </w:r>
+      <w:r w:rsidR="00594581" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, which is disputed</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3FB2" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> by Institute for Government analysis</w:t>
       </w:r>
-      <w:r w:rsidR="00594581">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="00594581" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00037562">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="00CF09D8" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidR="00037562" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D0607">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="004D0607" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>curtailing jury trial</w:t>
       </w:r>
-      <w:r w:rsidR="00543560">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="00543560" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="004D0607">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="004D0607" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> will not </w:t>
       </w:r>
-      <w:r w:rsidR="00AF2D9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="00AF2D9A" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>resolve the backlog.</w:t>
       </w:r>
-      <w:r w:rsidR="669014A2" w:rsidRPr="4D08C4CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="669014A2" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00037562" w:rsidRPr="4D08C4CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="00037562" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Restricting the right to trial by jury, along with other measures in the </w:t>
       </w:r>
-      <w:r w:rsidR="00543560">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="00D75C72" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00037562" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">ill, risks undermining public trust in the criminal justice system </w:t>
       </w:r>
-      <w:r w:rsidR="0000588B" w:rsidRPr="4D08C4CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="0000588B" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="005D2AB9" w:rsidRPr="4D08C4CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="005D2AB9" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>will consume resources without bearing down on the backlog.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2B1373" w14:textId="77777777" w:rsidR="00796FAA" w:rsidRDefault="00796FAA" w:rsidP="56BEE986">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+    <w:p w14:paraId="3B2B1373" w14:textId="77777777" w:rsidR="00796FAA" w:rsidRPr="00CD6D69" w:rsidRDefault="00796FAA" w:rsidP="56BEE986">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F4ABF62" w14:textId="6B1B10AD" w:rsidR="00D472F7" w:rsidRDefault="00D472F7" w:rsidP="00D472F7">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+    <w:p w14:paraId="2F4ABF62" w14:textId="6B1B10AD" w:rsidR="00D472F7" w:rsidRPr="00CD6D69" w:rsidRDefault="00D472F7" w:rsidP="00D472F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="52257339">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[ADD any personal experiences or views]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A399B1" w14:textId="77777777" w:rsidR="00D472F7" w:rsidRDefault="00D472F7" w:rsidP="00D472F7">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+    <w:p w14:paraId="59A399B1" w14:textId="77777777" w:rsidR="00D472F7" w:rsidRPr="00CD6D69" w:rsidRDefault="00D472F7" w:rsidP="00D472F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67386FA5" w14:textId="3C01096B" w:rsidR="00D472F7" w:rsidRDefault="005D4807" w:rsidP="00D472F7">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+    <w:p w14:paraId="67386FA5" w14:textId="3C01096B" w:rsidR="00D472F7" w:rsidRPr="00CD6D69" w:rsidRDefault="005D4807" w:rsidP="00D472F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The Courts and Tribunals Bill</w:t>
       </w:r>
-      <w:r w:rsidR="00543560">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="00543560" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00AE3A3B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="00AE3A3B" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>proposes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00AE3A3B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="00AE3A3B" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009041D9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="009041D9" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">substantial, unnecessary, and untested reforms to our criminal justice system that will not deal with the underlying </w:t>
       </w:r>
-      <w:r w:rsidR="00235096">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="00235096" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">issues that cause delay. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5758DE22" w14:textId="77777777" w:rsidR="00B66C71" w:rsidRDefault="00B66C71" w:rsidP="00D472F7">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+    <w:p w14:paraId="5758DE22" w14:textId="77777777" w:rsidR="00B66C71" w:rsidRPr="00CD6D69" w:rsidRDefault="00B66C71" w:rsidP="00D472F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C3A2C98" w14:textId="3CA38015" w:rsidR="00B66C71" w:rsidRDefault="00543560" w:rsidP="00D472F7">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+    <w:p w14:paraId="6C3A2C98" w14:textId="24CED2DE" w:rsidR="00B66C71" w:rsidRPr="00CD6D69" w:rsidRDefault="00543560" w:rsidP="00D472F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D75C72" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ill comes back to the House of Commons for </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96873" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eport </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96873" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>tage, w</w:t>
+      </w:r>
+      <w:r w:rsidR="00B66C71" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hat you can do, as my elected representative, is support </w:t>
+      </w:r>
+      <w:r w:rsidR="00160906" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">amendments </w:t>
       </w:r>
-      <w:r w:rsidRPr="00543560">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CD6D69">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00160906" w:rsidRPr="4D08C4CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="00160906" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
-      <w:r w:rsidR="00CB3F9D" w:rsidRPr="4D08C4CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="00CB3F9D" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>improve the criminal justice system</w:t>
       </w:r>
-      <w:r w:rsidR="2C8A30A7" w:rsidRPr="4D08C4CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="2C8A30A7" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> without restricting the right to </w:t>
       </w:r>
-      <w:r w:rsidR="4095D0AB" w:rsidRPr="4D08C4CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="4095D0AB" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="2C8A30A7" w:rsidRPr="4D08C4CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:r w:rsidR="2C8A30A7" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>jury trial.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2240496A" w14:textId="77777777" w:rsidR="00543560" w:rsidRDefault="00543560" w:rsidP="00D472F7">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+    <w:p w14:paraId="2240496A" w14:textId="77777777" w:rsidR="00543560" w:rsidRPr="00CD6D69" w:rsidRDefault="00543560" w:rsidP="00D472F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="391918E6" w14:textId="621C8A78" w:rsidR="00543560" w:rsidRDefault="00CB3B97" w:rsidP="00543560">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+    <w:p w14:paraId="391918E6" w14:textId="56CA1294" w:rsidR="00543560" w:rsidRPr="00CD6D69" w:rsidRDefault="00CB3B97" w:rsidP="00543560">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>During committee stage, t</w:t>
+      </w:r>
+      <w:r w:rsidR="00543560" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>he Bar Council</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00543560" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the Criminal Bar Association </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">supported </w:t>
+      </w:r>
+      <w:r w:rsidR="00543560" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amendments to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D75C72" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00543560" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ill </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that would remove proposals for single-judge </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">trials and would introduce </w:t>
+      </w:r>
+      <w:r w:rsidR="00543560" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>specialist courts for sexual offences and domestic abuse cases – to be heard by a specialist judge and a jury.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF7CA0" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="00543560" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C313B2" w14:textId="12DCFC49" w:rsidR="00543560" w:rsidRPr="00CD6D69" w:rsidRDefault="00543560" w:rsidP="00D472F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565BFAE3" w14:textId="37CA0AE8" w:rsidR="00543560" w:rsidRPr="00CD6D69" w:rsidRDefault="00450406" w:rsidP="791C6A89">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>he Bar Council</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00054998" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mprovements can be </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>made</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7784A" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that will have a discernible impact on </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7450E" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cutting the </w:t>
+      </w:r>
+      <w:r w:rsidR="0075100C" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>backlog</w:t>
+      </w:r>
+      <w:r w:rsidR="00054998" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> whilst not restricting the long-standing </w:t>
+      </w:r>
+      <w:r w:rsidR="00A7784A" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>access to jury trials.</w:t>
+      </w:r>
+      <w:r w:rsidR="0075100C" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00543560">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">and the Criminal Bar Association </w:t>
+      <w:r w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Crown Courts across the country </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">amendments to the bill </w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">already </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">implementing reforms and </w:t>
+      </w:r>
+      <w:r w:rsidR="0075100C" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">new official MoJ figures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reveal </w:t>
+      </w:r>
+      <w:r w:rsidR="0075100C" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the backlog of cases in the Crown Court has reduced slightly while the open caseload in the magistrates’ court has increased to an unprecedented high</w:t>
+      </w:r>
+      <w:r w:rsidR="00757128" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00460066" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="737D74C0" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C313B2" w14:textId="12DCFC49" w:rsidR="00543560" w:rsidRDefault="00543560" w:rsidP="00D472F7">
-[...10 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="47303A46" w14:textId="77777777" w:rsidR="000B7D15" w:rsidRPr="00CD6D69" w:rsidRDefault="000B7D15" w:rsidP="00D472F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="565BFAE3" w14:textId="4B56B756" w:rsidR="00543560" w:rsidRDefault="00543560" w:rsidP="00D472F7">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Barristers know from initiatives in </w:t>
+    <w:p w14:paraId="139DF638" w14:textId="16210A73" w:rsidR="00695C78" w:rsidRPr="00CD6D69" w:rsidRDefault="00543560">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Bar also supports measures to create meaningful incentives for early guilty pleas, where they are appropriate, to reduce the number of trials. This approach was supported by Sir Brian Leveson in part 2 of his review of the criminal </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>a number of</w:t>
+      <w:r w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>courts</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81CCB" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">The Bar also supports measures to create meaningful incentives for early guilty pleas, where they are appropriate, to reduce the number of trials. This approach was supported by Sir Brian Leveson in part 2 of his review of the criminal courts.  </w:t>
+      <w:r w:rsidR="00B81CCB" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will improve our criminal justice system whilst maintain jury trials</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00117A8C" w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00CD6D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BBC8444" w14:textId="77777777" w:rsidR="00F42077" w:rsidRDefault="00F42077">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="698E960B" w14:textId="2FC9B4E9" w:rsidR="00543560" w:rsidRDefault="00543560">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+    <w:p w14:paraId="698E960B" w14:textId="6F05E3BB" w:rsidR="00543560" w:rsidRPr="00CD6D69" w:rsidRDefault="00543560">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="14D89EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">It’s not too late to rethink the approach to </w:t>
       </w:r>
-      <w:r w:rsidR="00CC7B39">
-[...3 lines deleted...]
-        <w:t>the criminal courts and focus on what works. I hope you will support this position.</w:t>
+      <w:r w:rsidR="00CC7B39" w:rsidRPr="14D89EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the criminal courts and focus on what works. I </w:t>
+      </w:r>
+      <w:r w:rsidR="00785E8C" w:rsidRPr="14D89EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">request that you, as my elected representative, support </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6D69" w:rsidRPr="14D89EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Charlotte Nichols MP</w:t>
+      </w:r>
+      <w:r w:rsidR="4E7811E0" w:rsidRPr="14D89EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="57350454" w:rsidRPr="14D89EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>amendment, New</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6D69" w:rsidRPr="14D89EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="01731328" w:rsidRPr="14D89EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="5A94B141" w:rsidRPr="14D89EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>lause 18</w:t>
+      </w:r>
+      <w:r w:rsidR="49AFE9BD" w:rsidRPr="14D89EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6D69" w:rsidRPr="14D89EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00014823" w:rsidRPr="14D89EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to establish </w:t>
+      </w:r>
+      <w:r w:rsidR="01BFEF76" w:rsidRPr="14D89EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>specialists courts for sexual offences and domestic abuse cases</w:t>
+      </w:r>
+      <w:r w:rsidR="00014823" w:rsidRPr="14D89EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="742C92C0" w14:textId="77777777" w:rsidR="009F3548" w:rsidRDefault="009F3548">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="397014DF" w14:textId="37538AAA" w:rsidR="009F3548" w:rsidRDefault="009F3548">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>Yours sincerely,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D0ED26B" w14:textId="77777777" w:rsidR="009F3548" w:rsidRDefault="009F3548">
@@ -985,58 +1367,58 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[NAME/SIGNATURE]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AF69549" w14:textId="77777777" w:rsidR="009F3548" w:rsidRPr="009F3548" w:rsidRDefault="009F3548">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009F3548" w:rsidRPr="009F3548">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A4D8F90" w14:textId="77777777" w:rsidR="00C94A20" w:rsidRDefault="00C94A20" w:rsidP="00457A59">
+    <w:p w14:paraId="08DFA889" w14:textId="77777777" w:rsidR="00353AF2" w:rsidRDefault="00353AF2" w:rsidP="00457A59">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28C93BBC" w14:textId="77777777" w:rsidR="00C94A20" w:rsidRDefault="00C94A20" w:rsidP="00457A59">
+    <w:p w14:paraId="529384CF" w14:textId="77777777" w:rsidR="00353AF2" w:rsidRDefault="00353AF2" w:rsidP="00457A59">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1051,86 +1433,362 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6560E3C7" w14:textId="77777777" w:rsidR="00C94A20" w:rsidRDefault="00C94A20" w:rsidP="00457A59">
+    <w:p w14:paraId="05C93950" w14:textId="77777777" w:rsidR="00353AF2" w:rsidRDefault="00353AF2" w:rsidP="00457A59">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EC629E0" w14:textId="77777777" w:rsidR="00C94A20" w:rsidRDefault="00C94A20" w:rsidP="00457A59">
+    <w:p w14:paraId="3F4085D0" w14:textId="77777777" w:rsidR="00353AF2" w:rsidRDefault="00353AF2" w:rsidP="00457A59">
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="0532D2BF" w14:textId="05155494" w:rsidR="00CF09D8" w:rsidRPr="00CF09D8" w:rsidRDefault="00CF09D8">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF09D8">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00CF09D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Institute for Government “</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00CF09D8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Beyond reasonable </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00CF09D8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>doubt?:</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00CF09D8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Reviewing proposed reforms to jury trials</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CF09D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>” 9 March 2026</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="213793B4" w14:textId="0E3F218D" w:rsidR="00BF7CA0" w:rsidRPr="00CB4EE3" w:rsidRDefault="00BF7CA0" w:rsidP="006B5A5B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4EE3">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00CB4EE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bar Council </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64E58" w:rsidRPr="00CB4EE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidR="00B64E58" w:rsidRPr="00CB4EE3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>Courts and Tribunals Public Bill Committee: Bar Council Written Evidence</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B64E58" w:rsidRPr="00CB4EE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="006B5A5B" w:rsidRPr="00CB4EE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>25 March 2026; and Bar Council “</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidR="006B5A5B" w:rsidRPr="00CB4EE3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>Courts and Tribunals Public Bill Committee: Supplementary submissions and observations on behalf of the Bar Council, Criminal Bar Association and Circuit Leaders</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006B5A5B" w:rsidRPr="00CB4EE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB4EE3" w:rsidRPr="00CB4EE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>24 April 2026</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="2BC5F6ED" w14:textId="40FDC52C" w:rsidR="00460066" w:rsidRPr="002C0F6E" w:rsidRDefault="00460066">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0F6E">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="002C0F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MoJ “</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidRPr="002978C7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>Criminal Court Statistics Quarterly</w:t>
+        </w:r>
+        <w:r w:rsidR="000913C6" w:rsidRPr="002978C7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>:</w:t>
+        </w:r>
+        <w:r w:rsidR="00C55D5C" w:rsidRPr="002978C7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> January to March 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F12B8E" w:rsidRPr="002C0F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00C202A3" w:rsidRPr="002C0F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>25 June 2026</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="0C9A90F5" w14:textId="459F262C" w:rsidR="00117A8C" w:rsidRPr="00117A8C" w:rsidRDefault="00117A8C">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00117A8C">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00117A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sir Brian Leveson “</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00117A8C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>Independent Review of the Criminal Courts: Part 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00117A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>” 4 February 2026</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24910E92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43C0A488"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
@@ -1332,804 +1990,886 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="59D0F4AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1815441515">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="600986913">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="163"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003773B9"/>
     <w:rsid w:val="00005062"/>
     <w:rsid w:val="0000588B"/>
     <w:rsid w:val="00014314"/>
+    <w:rsid w:val="00014823"/>
     <w:rsid w:val="00016AD8"/>
     <w:rsid w:val="00022C19"/>
     <w:rsid w:val="00023B97"/>
+    <w:rsid w:val="00026BF0"/>
     <w:rsid w:val="00037562"/>
     <w:rsid w:val="00052945"/>
     <w:rsid w:val="00053AAF"/>
+    <w:rsid w:val="00054998"/>
     <w:rsid w:val="0005611A"/>
     <w:rsid w:val="00067D24"/>
     <w:rsid w:val="00072706"/>
     <w:rsid w:val="000752DB"/>
     <w:rsid w:val="00087A08"/>
+    <w:rsid w:val="000913C6"/>
     <w:rsid w:val="000A0C98"/>
     <w:rsid w:val="000A62DB"/>
     <w:rsid w:val="000B7D15"/>
     <w:rsid w:val="000C1BF2"/>
     <w:rsid w:val="000C33AF"/>
     <w:rsid w:val="000C45B0"/>
     <w:rsid w:val="000E2609"/>
     <w:rsid w:val="000E2654"/>
     <w:rsid w:val="000E4967"/>
     <w:rsid w:val="000F01D7"/>
+    <w:rsid w:val="000F0612"/>
     <w:rsid w:val="000F222A"/>
+    <w:rsid w:val="000F2DCC"/>
     <w:rsid w:val="000F454B"/>
     <w:rsid w:val="0011625E"/>
     <w:rsid w:val="001168BA"/>
     <w:rsid w:val="001170CE"/>
+    <w:rsid w:val="00117A8C"/>
     <w:rsid w:val="00122CB3"/>
     <w:rsid w:val="0012701B"/>
     <w:rsid w:val="00130F8B"/>
     <w:rsid w:val="0013601F"/>
     <w:rsid w:val="0014086B"/>
     <w:rsid w:val="001411DB"/>
     <w:rsid w:val="00142FEC"/>
+    <w:rsid w:val="00145AF0"/>
     <w:rsid w:val="00150C29"/>
     <w:rsid w:val="00152776"/>
     <w:rsid w:val="00154258"/>
     <w:rsid w:val="001566EE"/>
     <w:rsid w:val="00160906"/>
+    <w:rsid w:val="00164027"/>
     <w:rsid w:val="00165483"/>
     <w:rsid w:val="001665A1"/>
     <w:rsid w:val="0017262B"/>
     <w:rsid w:val="001856DB"/>
     <w:rsid w:val="00195368"/>
     <w:rsid w:val="001A063C"/>
     <w:rsid w:val="001A0D7A"/>
     <w:rsid w:val="001A0ECB"/>
     <w:rsid w:val="001A4CC4"/>
     <w:rsid w:val="001C1F6B"/>
     <w:rsid w:val="001D253D"/>
+    <w:rsid w:val="001D365E"/>
     <w:rsid w:val="001D4BCB"/>
     <w:rsid w:val="001E34F3"/>
     <w:rsid w:val="001E517C"/>
     <w:rsid w:val="001E6994"/>
     <w:rsid w:val="001E7CD2"/>
     <w:rsid w:val="001F0898"/>
     <w:rsid w:val="001F5973"/>
     <w:rsid w:val="0020021C"/>
     <w:rsid w:val="002021F6"/>
     <w:rsid w:val="00202D3F"/>
     <w:rsid w:val="00203E47"/>
     <w:rsid w:val="002140AD"/>
     <w:rsid w:val="0022121C"/>
     <w:rsid w:val="00221D89"/>
     <w:rsid w:val="00235096"/>
     <w:rsid w:val="00237FF9"/>
     <w:rsid w:val="00244244"/>
     <w:rsid w:val="00247BB1"/>
     <w:rsid w:val="00255454"/>
     <w:rsid w:val="00255D20"/>
     <w:rsid w:val="002572ED"/>
     <w:rsid w:val="002601D5"/>
     <w:rsid w:val="002601FA"/>
     <w:rsid w:val="0026240F"/>
     <w:rsid w:val="00263635"/>
     <w:rsid w:val="00267E52"/>
     <w:rsid w:val="002721B0"/>
     <w:rsid w:val="002816A8"/>
     <w:rsid w:val="00290140"/>
     <w:rsid w:val="002938CA"/>
     <w:rsid w:val="00295AB4"/>
     <w:rsid w:val="0029784B"/>
+    <w:rsid w:val="002978C7"/>
     <w:rsid w:val="002A0EF2"/>
+    <w:rsid w:val="002B1F45"/>
     <w:rsid w:val="002B6303"/>
+    <w:rsid w:val="002C0F6E"/>
     <w:rsid w:val="002C1CAC"/>
+    <w:rsid w:val="002C24C4"/>
     <w:rsid w:val="002C6189"/>
+    <w:rsid w:val="002D07DB"/>
     <w:rsid w:val="002D451F"/>
     <w:rsid w:val="002D4ED7"/>
     <w:rsid w:val="002D524A"/>
     <w:rsid w:val="002D7051"/>
     <w:rsid w:val="002E09FE"/>
     <w:rsid w:val="002F0DCB"/>
     <w:rsid w:val="002F6077"/>
     <w:rsid w:val="00310533"/>
     <w:rsid w:val="00312696"/>
     <w:rsid w:val="00315F7D"/>
     <w:rsid w:val="00317C51"/>
     <w:rsid w:val="0032764E"/>
     <w:rsid w:val="00337E6D"/>
     <w:rsid w:val="003465AB"/>
     <w:rsid w:val="00350AFD"/>
     <w:rsid w:val="00353677"/>
+    <w:rsid w:val="00353AF2"/>
     <w:rsid w:val="00363273"/>
     <w:rsid w:val="00365958"/>
     <w:rsid w:val="0036783E"/>
     <w:rsid w:val="00367F63"/>
     <w:rsid w:val="00370C81"/>
+    <w:rsid w:val="0037166A"/>
     <w:rsid w:val="003724C3"/>
     <w:rsid w:val="00372725"/>
     <w:rsid w:val="00376A48"/>
     <w:rsid w:val="003773B9"/>
     <w:rsid w:val="00382B2F"/>
     <w:rsid w:val="00382E1D"/>
     <w:rsid w:val="00394729"/>
     <w:rsid w:val="003A320B"/>
     <w:rsid w:val="003A53A0"/>
     <w:rsid w:val="003A5C86"/>
     <w:rsid w:val="003B092C"/>
     <w:rsid w:val="003B12C8"/>
     <w:rsid w:val="003B145B"/>
     <w:rsid w:val="003B1C64"/>
     <w:rsid w:val="003B3006"/>
     <w:rsid w:val="003B5939"/>
     <w:rsid w:val="003C121E"/>
+    <w:rsid w:val="003C6D1D"/>
     <w:rsid w:val="003D6666"/>
     <w:rsid w:val="003F7BE6"/>
     <w:rsid w:val="00404B1B"/>
     <w:rsid w:val="00406DCD"/>
     <w:rsid w:val="004149C4"/>
     <w:rsid w:val="00425845"/>
     <w:rsid w:val="00427328"/>
     <w:rsid w:val="004313C8"/>
     <w:rsid w:val="00436CA0"/>
     <w:rsid w:val="00436CE8"/>
+    <w:rsid w:val="00436D0D"/>
     <w:rsid w:val="004418EE"/>
     <w:rsid w:val="0044446E"/>
+    <w:rsid w:val="00450406"/>
     <w:rsid w:val="00453A16"/>
     <w:rsid w:val="00455755"/>
     <w:rsid w:val="00457A59"/>
+    <w:rsid w:val="00460066"/>
     <w:rsid w:val="00462F8F"/>
     <w:rsid w:val="004654B6"/>
     <w:rsid w:val="004826BE"/>
     <w:rsid w:val="0048612B"/>
     <w:rsid w:val="004941C9"/>
     <w:rsid w:val="004949EC"/>
+    <w:rsid w:val="00497AAE"/>
     <w:rsid w:val="004A20F4"/>
     <w:rsid w:val="004B4EED"/>
     <w:rsid w:val="004C0269"/>
     <w:rsid w:val="004D0607"/>
     <w:rsid w:val="004D4AFA"/>
     <w:rsid w:val="004D668E"/>
     <w:rsid w:val="004D6C51"/>
     <w:rsid w:val="00503B38"/>
     <w:rsid w:val="00507B1C"/>
     <w:rsid w:val="00513992"/>
     <w:rsid w:val="00517F3C"/>
     <w:rsid w:val="005264EB"/>
     <w:rsid w:val="00536C7D"/>
     <w:rsid w:val="00543560"/>
     <w:rsid w:val="00546F5A"/>
     <w:rsid w:val="005526CD"/>
+    <w:rsid w:val="00557E95"/>
     <w:rsid w:val="00565C70"/>
+    <w:rsid w:val="005664B9"/>
     <w:rsid w:val="00576881"/>
     <w:rsid w:val="00587B9C"/>
     <w:rsid w:val="00593A51"/>
     <w:rsid w:val="00594581"/>
     <w:rsid w:val="00595358"/>
     <w:rsid w:val="005A63FD"/>
     <w:rsid w:val="005B0198"/>
     <w:rsid w:val="005B0841"/>
     <w:rsid w:val="005B3FB2"/>
     <w:rsid w:val="005C1283"/>
     <w:rsid w:val="005C353C"/>
     <w:rsid w:val="005C3D83"/>
     <w:rsid w:val="005C7F7D"/>
     <w:rsid w:val="005D0301"/>
     <w:rsid w:val="005D1AE1"/>
     <w:rsid w:val="005D2AB9"/>
     <w:rsid w:val="005D4807"/>
     <w:rsid w:val="005D7C03"/>
     <w:rsid w:val="00617020"/>
     <w:rsid w:val="00617ABF"/>
     <w:rsid w:val="00625E5B"/>
     <w:rsid w:val="00627D79"/>
+    <w:rsid w:val="00634D44"/>
     <w:rsid w:val="0064212F"/>
     <w:rsid w:val="00644039"/>
     <w:rsid w:val="00647ED9"/>
     <w:rsid w:val="00651064"/>
     <w:rsid w:val="00661748"/>
     <w:rsid w:val="006743A6"/>
     <w:rsid w:val="00677985"/>
     <w:rsid w:val="00680B24"/>
     <w:rsid w:val="00683B9D"/>
+    <w:rsid w:val="006864E6"/>
     <w:rsid w:val="00695C78"/>
     <w:rsid w:val="00697D9C"/>
     <w:rsid w:val="006A33B5"/>
     <w:rsid w:val="006A3AF9"/>
     <w:rsid w:val="006A598B"/>
     <w:rsid w:val="006A5D9C"/>
     <w:rsid w:val="006B0943"/>
     <w:rsid w:val="006B0ABE"/>
     <w:rsid w:val="006B19BF"/>
+    <w:rsid w:val="006B19F9"/>
+    <w:rsid w:val="006B5A5B"/>
     <w:rsid w:val="006C3332"/>
     <w:rsid w:val="006D0612"/>
     <w:rsid w:val="006D1804"/>
     <w:rsid w:val="006D219B"/>
     <w:rsid w:val="006D2FE5"/>
     <w:rsid w:val="006D334A"/>
     <w:rsid w:val="006E3898"/>
     <w:rsid w:val="006F20EB"/>
     <w:rsid w:val="00701FB8"/>
     <w:rsid w:val="00704DE5"/>
     <w:rsid w:val="0070776C"/>
     <w:rsid w:val="007139D8"/>
     <w:rsid w:val="007165DF"/>
     <w:rsid w:val="00717E64"/>
     <w:rsid w:val="007236F6"/>
     <w:rsid w:val="00727ED2"/>
     <w:rsid w:val="0073027E"/>
     <w:rsid w:val="0073161F"/>
     <w:rsid w:val="0073233C"/>
     <w:rsid w:val="00732BBD"/>
     <w:rsid w:val="00735CDB"/>
     <w:rsid w:val="007407F0"/>
     <w:rsid w:val="00743B83"/>
     <w:rsid w:val="007507B5"/>
+    <w:rsid w:val="0075100C"/>
     <w:rsid w:val="00754DB9"/>
+    <w:rsid w:val="00757128"/>
     <w:rsid w:val="00766214"/>
     <w:rsid w:val="00780B28"/>
+    <w:rsid w:val="00785E8C"/>
     <w:rsid w:val="00795891"/>
     <w:rsid w:val="00796FAA"/>
     <w:rsid w:val="007A434D"/>
     <w:rsid w:val="007A462F"/>
+    <w:rsid w:val="007B2450"/>
     <w:rsid w:val="007B3BFF"/>
     <w:rsid w:val="007B75F8"/>
     <w:rsid w:val="007C0604"/>
     <w:rsid w:val="007D47EF"/>
     <w:rsid w:val="007D557D"/>
     <w:rsid w:val="007D5C29"/>
+    <w:rsid w:val="007D5D60"/>
     <w:rsid w:val="007D75CD"/>
+    <w:rsid w:val="007E26E7"/>
     <w:rsid w:val="007F2421"/>
     <w:rsid w:val="007F27C4"/>
     <w:rsid w:val="007F2D64"/>
     <w:rsid w:val="007F3529"/>
+    <w:rsid w:val="007F7E26"/>
     <w:rsid w:val="0080657D"/>
     <w:rsid w:val="00807D36"/>
     <w:rsid w:val="00813D6B"/>
     <w:rsid w:val="0082134E"/>
     <w:rsid w:val="00821866"/>
     <w:rsid w:val="00822459"/>
+    <w:rsid w:val="00823CBA"/>
     <w:rsid w:val="00824A3D"/>
     <w:rsid w:val="00825EAD"/>
     <w:rsid w:val="00826BEC"/>
     <w:rsid w:val="00827D0C"/>
     <w:rsid w:val="00831542"/>
     <w:rsid w:val="00833538"/>
     <w:rsid w:val="0083362E"/>
     <w:rsid w:val="00840F98"/>
     <w:rsid w:val="00841BE9"/>
     <w:rsid w:val="008510F6"/>
     <w:rsid w:val="008512CC"/>
     <w:rsid w:val="00854151"/>
     <w:rsid w:val="00861194"/>
     <w:rsid w:val="00861636"/>
     <w:rsid w:val="00864EC1"/>
     <w:rsid w:val="008653FE"/>
     <w:rsid w:val="00867CB1"/>
     <w:rsid w:val="0087152E"/>
+    <w:rsid w:val="00881152"/>
     <w:rsid w:val="00883CD1"/>
     <w:rsid w:val="0088748E"/>
     <w:rsid w:val="00887EAE"/>
     <w:rsid w:val="00890901"/>
     <w:rsid w:val="00892B8C"/>
     <w:rsid w:val="00897488"/>
     <w:rsid w:val="008979B3"/>
+    <w:rsid w:val="00897EC7"/>
     <w:rsid w:val="008A50A4"/>
     <w:rsid w:val="008A5461"/>
     <w:rsid w:val="008B6152"/>
     <w:rsid w:val="008C1951"/>
     <w:rsid w:val="008C3F5D"/>
     <w:rsid w:val="008D1B17"/>
     <w:rsid w:val="008D2F28"/>
     <w:rsid w:val="008E06F5"/>
     <w:rsid w:val="008E4D09"/>
     <w:rsid w:val="008E5496"/>
     <w:rsid w:val="008E5662"/>
     <w:rsid w:val="008E5672"/>
     <w:rsid w:val="008E6FDA"/>
     <w:rsid w:val="008E7424"/>
     <w:rsid w:val="008F57FA"/>
     <w:rsid w:val="008F59AA"/>
     <w:rsid w:val="009041D9"/>
     <w:rsid w:val="009051BE"/>
     <w:rsid w:val="00906728"/>
     <w:rsid w:val="00912BFD"/>
+    <w:rsid w:val="00917AD3"/>
     <w:rsid w:val="0092205D"/>
     <w:rsid w:val="00933713"/>
     <w:rsid w:val="00936743"/>
     <w:rsid w:val="0093780F"/>
     <w:rsid w:val="0094464A"/>
     <w:rsid w:val="00950300"/>
+    <w:rsid w:val="00960A92"/>
     <w:rsid w:val="00962A1E"/>
     <w:rsid w:val="00967048"/>
     <w:rsid w:val="009706A2"/>
     <w:rsid w:val="0097353A"/>
     <w:rsid w:val="00974939"/>
+    <w:rsid w:val="0098455E"/>
     <w:rsid w:val="009856FC"/>
     <w:rsid w:val="00993A86"/>
     <w:rsid w:val="009B71CE"/>
     <w:rsid w:val="009B77C0"/>
     <w:rsid w:val="009C01F2"/>
     <w:rsid w:val="009C4786"/>
     <w:rsid w:val="009C5404"/>
     <w:rsid w:val="009D22A3"/>
     <w:rsid w:val="009D24B8"/>
     <w:rsid w:val="009D50F2"/>
     <w:rsid w:val="009E7A32"/>
     <w:rsid w:val="009F13EB"/>
     <w:rsid w:val="009F3548"/>
     <w:rsid w:val="009F6934"/>
     <w:rsid w:val="00A01A3D"/>
     <w:rsid w:val="00A079C3"/>
     <w:rsid w:val="00A12308"/>
     <w:rsid w:val="00A13FB8"/>
     <w:rsid w:val="00A1619F"/>
     <w:rsid w:val="00A33F18"/>
     <w:rsid w:val="00A55FCC"/>
     <w:rsid w:val="00A5677D"/>
     <w:rsid w:val="00A603D2"/>
     <w:rsid w:val="00A679A4"/>
     <w:rsid w:val="00A76A91"/>
+    <w:rsid w:val="00A7784A"/>
     <w:rsid w:val="00A941F7"/>
+    <w:rsid w:val="00A96873"/>
     <w:rsid w:val="00A98679"/>
+    <w:rsid w:val="00AB0A38"/>
     <w:rsid w:val="00AB11B0"/>
     <w:rsid w:val="00AB3453"/>
     <w:rsid w:val="00AC113F"/>
     <w:rsid w:val="00AC225E"/>
     <w:rsid w:val="00AC22E7"/>
     <w:rsid w:val="00AC65DA"/>
     <w:rsid w:val="00AD2EA9"/>
     <w:rsid w:val="00AD40A8"/>
+    <w:rsid w:val="00AE0A35"/>
     <w:rsid w:val="00AE3A3B"/>
     <w:rsid w:val="00AF2D9A"/>
     <w:rsid w:val="00AF5926"/>
     <w:rsid w:val="00AF5D26"/>
     <w:rsid w:val="00B040E3"/>
     <w:rsid w:val="00B13135"/>
     <w:rsid w:val="00B14E6F"/>
     <w:rsid w:val="00B21635"/>
+    <w:rsid w:val="00B26935"/>
     <w:rsid w:val="00B3783A"/>
     <w:rsid w:val="00B37A86"/>
     <w:rsid w:val="00B42D03"/>
     <w:rsid w:val="00B42D6A"/>
+    <w:rsid w:val="00B446FC"/>
     <w:rsid w:val="00B5799B"/>
+    <w:rsid w:val="00B64E58"/>
     <w:rsid w:val="00B66C71"/>
     <w:rsid w:val="00B70A00"/>
     <w:rsid w:val="00B71A09"/>
     <w:rsid w:val="00B72E82"/>
     <w:rsid w:val="00B769F7"/>
     <w:rsid w:val="00B80AFA"/>
+    <w:rsid w:val="00B81CCB"/>
     <w:rsid w:val="00B82C62"/>
     <w:rsid w:val="00B83009"/>
     <w:rsid w:val="00BA3416"/>
     <w:rsid w:val="00BA6904"/>
     <w:rsid w:val="00BB6492"/>
     <w:rsid w:val="00BC2C29"/>
     <w:rsid w:val="00BC3F3C"/>
     <w:rsid w:val="00BC6BBB"/>
+    <w:rsid w:val="00BC6C8C"/>
     <w:rsid w:val="00BD06D0"/>
     <w:rsid w:val="00BD23A4"/>
+    <w:rsid w:val="00BD2FE0"/>
     <w:rsid w:val="00BD401B"/>
     <w:rsid w:val="00BD4676"/>
     <w:rsid w:val="00BD5C73"/>
     <w:rsid w:val="00BE08F6"/>
+    <w:rsid w:val="00BF7CA0"/>
     <w:rsid w:val="00C10A0F"/>
     <w:rsid w:val="00C10E60"/>
     <w:rsid w:val="00C11BB6"/>
     <w:rsid w:val="00C128AD"/>
     <w:rsid w:val="00C1530F"/>
     <w:rsid w:val="00C15A14"/>
     <w:rsid w:val="00C1635B"/>
+    <w:rsid w:val="00C202A3"/>
     <w:rsid w:val="00C23520"/>
     <w:rsid w:val="00C3110C"/>
     <w:rsid w:val="00C32F79"/>
     <w:rsid w:val="00C338E1"/>
     <w:rsid w:val="00C344FF"/>
     <w:rsid w:val="00C3725C"/>
     <w:rsid w:val="00C374F1"/>
+    <w:rsid w:val="00C44452"/>
     <w:rsid w:val="00C46902"/>
     <w:rsid w:val="00C52FDA"/>
+    <w:rsid w:val="00C55D5C"/>
     <w:rsid w:val="00C604EC"/>
     <w:rsid w:val="00C65F0E"/>
     <w:rsid w:val="00C660D2"/>
+    <w:rsid w:val="00C73A39"/>
     <w:rsid w:val="00C80899"/>
     <w:rsid w:val="00C8172C"/>
     <w:rsid w:val="00C824EB"/>
     <w:rsid w:val="00C9115A"/>
     <w:rsid w:val="00C94A20"/>
     <w:rsid w:val="00CA161E"/>
     <w:rsid w:val="00CA7315"/>
     <w:rsid w:val="00CB2B2E"/>
     <w:rsid w:val="00CB3B97"/>
     <w:rsid w:val="00CB3F9D"/>
+    <w:rsid w:val="00CB4EE3"/>
     <w:rsid w:val="00CC1987"/>
     <w:rsid w:val="00CC3AF9"/>
     <w:rsid w:val="00CC46A8"/>
     <w:rsid w:val="00CC5208"/>
     <w:rsid w:val="00CC7630"/>
     <w:rsid w:val="00CC7B39"/>
     <w:rsid w:val="00CD2963"/>
+    <w:rsid w:val="00CD6D69"/>
+    <w:rsid w:val="00CF09D8"/>
     <w:rsid w:val="00CF3969"/>
     <w:rsid w:val="00D104AF"/>
     <w:rsid w:val="00D22360"/>
     <w:rsid w:val="00D310BC"/>
     <w:rsid w:val="00D32BE3"/>
     <w:rsid w:val="00D357EC"/>
     <w:rsid w:val="00D42435"/>
     <w:rsid w:val="00D472F7"/>
     <w:rsid w:val="00D52361"/>
     <w:rsid w:val="00D5757E"/>
     <w:rsid w:val="00D61041"/>
     <w:rsid w:val="00D65B8C"/>
     <w:rsid w:val="00D73532"/>
+    <w:rsid w:val="00D7450E"/>
+    <w:rsid w:val="00D75C72"/>
+    <w:rsid w:val="00D8205D"/>
     <w:rsid w:val="00D964B4"/>
     <w:rsid w:val="00DA344B"/>
     <w:rsid w:val="00DB216E"/>
     <w:rsid w:val="00DB3469"/>
     <w:rsid w:val="00DB38DE"/>
     <w:rsid w:val="00DC4675"/>
     <w:rsid w:val="00DD21CB"/>
     <w:rsid w:val="00DE0C46"/>
     <w:rsid w:val="00DE0D8C"/>
     <w:rsid w:val="00DE3B05"/>
     <w:rsid w:val="00DE4737"/>
     <w:rsid w:val="00E00552"/>
     <w:rsid w:val="00E00755"/>
     <w:rsid w:val="00E00DA8"/>
     <w:rsid w:val="00E02E2F"/>
+    <w:rsid w:val="00E15778"/>
     <w:rsid w:val="00E21BA7"/>
     <w:rsid w:val="00E21C9E"/>
     <w:rsid w:val="00E30712"/>
     <w:rsid w:val="00E31489"/>
     <w:rsid w:val="00E31EED"/>
+    <w:rsid w:val="00E36AC6"/>
     <w:rsid w:val="00E42B4C"/>
     <w:rsid w:val="00E4338F"/>
     <w:rsid w:val="00E4346F"/>
     <w:rsid w:val="00E4608E"/>
     <w:rsid w:val="00E46766"/>
     <w:rsid w:val="00E51716"/>
     <w:rsid w:val="00E63225"/>
     <w:rsid w:val="00E67714"/>
     <w:rsid w:val="00E8019B"/>
     <w:rsid w:val="00E82C62"/>
     <w:rsid w:val="00E8304F"/>
     <w:rsid w:val="00E853DC"/>
     <w:rsid w:val="00E874A1"/>
     <w:rsid w:val="00E92731"/>
     <w:rsid w:val="00E9655B"/>
     <w:rsid w:val="00E96E28"/>
     <w:rsid w:val="00EA49FB"/>
     <w:rsid w:val="00EB3732"/>
     <w:rsid w:val="00EB495E"/>
     <w:rsid w:val="00EB6B0B"/>
     <w:rsid w:val="00EC0511"/>
     <w:rsid w:val="00EC6BE5"/>
     <w:rsid w:val="00ED2E18"/>
     <w:rsid w:val="00EE0E8C"/>
     <w:rsid w:val="00EE2646"/>
     <w:rsid w:val="00EE2CBA"/>
     <w:rsid w:val="00EE2D9B"/>
     <w:rsid w:val="00EE43D4"/>
     <w:rsid w:val="00EE486E"/>
     <w:rsid w:val="00EE679A"/>
     <w:rsid w:val="00EE7BF6"/>
     <w:rsid w:val="00EF19E7"/>
     <w:rsid w:val="00EF4397"/>
     <w:rsid w:val="00EF4D0A"/>
     <w:rsid w:val="00EF638B"/>
     <w:rsid w:val="00F005B5"/>
     <w:rsid w:val="00F11BE4"/>
+    <w:rsid w:val="00F12B8E"/>
     <w:rsid w:val="00F15E42"/>
     <w:rsid w:val="00F20454"/>
     <w:rsid w:val="00F278B3"/>
     <w:rsid w:val="00F3079F"/>
     <w:rsid w:val="00F31D1F"/>
     <w:rsid w:val="00F32CF7"/>
     <w:rsid w:val="00F3363D"/>
     <w:rsid w:val="00F359CF"/>
     <w:rsid w:val="00F42077"/>
     <w:rsid w:val="00F47AFA"/>
+    <w:rsid w:val="00F47DCA"/>
     <w:rsid w:val="00F55B79"/>
     <w:rsid w:val="00F57ACE"/>
     <w:rsid w:val="00F61D7F"/>
+    <w:rsid w:val="00F75E14"/>
     <w:rsid w:val="00F80D8F"/>
     <w:rsid w:val="00F82674"/>
     <w:rsid w:val="00F83E5A"/>
     <w:rsid w:val="00F85D92"/>
     <w:rsid w:val="00FA6FE7"/>
     <w:rsid w:val="00FA76E5"/>
     <w:rsid w:val="00FB3777"/>
     <w:rsid w:val="00FC2D92"/>
     <w:rsid w:val="00FC3B54"/>
     <w:rsid w:val="00FC530A"/>
     <w:rsid w:val="00FC6884"/>
+    <w:rsid w:val="00FC789C"/>
     <w:rsid w:val="00FD441E"/>
     <w:rsid w:val="00FD7920"/>
     <w:rsid w:val="00FE229E"/>
     <w:rsid w:val="00FF2411"/>
     <w:rsid w:val="00FF621B"/>
+    <w:rsid w:val="01731328"/>
+    <w:rsid w:val="01BFEF76"/>
     <w:rsid w:val="02FD57AC"/>
     <w:rsid w:val="03A2D1D0"/>
     <w:rsid w:val="03DD19D9"/>
     <w:rsid w:val="0424D98D"/>
     <w:rsid w:val="04E3D8B5"/>
     <w:rsid w:val="05F8F7CE"/>
     <w:rsid w:val="06B6A617"/>
     <w:rsid w:val="09273579"/>
     <w:rsid w:val="0A3F8D04"/>
+    <w:rsid w:val="0ACA46B1"/>
     <w:rsid w:val="0B52B9C9"/>
     <w:rsid w:val="0C18CAF7"/>
     <w:rsid w:val="0D4F9CE8"/>
     <w:rsid w:val="0D571EB5"/>
     <w:rsid w:val="0E173A41"/>
     <w:rsid w:val="0E840356"/>
     <w:rsid w:val="0EC5D3F1"/>
     <w:rsid w:val="0ED4E2A9"/>
     <w:rsid w:val="0F5D7EFD"/>
     <w:rsid w:val="0F7EEC7D"/>
     <w:rsid w:val="1066624D"/>
     <w:rsid w:val="10D4B115"/>
     <w:rsid w:val="11522446"/>
     <w:rsid w:val="116CA603"/>
     <w:rsid w:val="13E6ECA5"/>
     <w:rsid w:val="14984015"/>
+    <w:rsid w:val="14D89EC5"/>
     <w:rsid w:val="152E7BDD"/>
     <w:rsid w:val="154CBDD1"/>
     <w:rsid w:val="163842DA"/>
     <w:rsid w:val="17273D7F"/>
     <w:rsid w:val="17CCB6D3"/>
     <w:rsid w:val="17F0467B"/>
     <w:rsid w:val="18584B02"/>
     <w:rsid w:val="18A89D7D"/>
     <w:rsid w:val="192E3A52"/>
     <w:rsid w:val="19727B5C"/>
     <w:rsid w:val="19923AF0"/>
     <w:rsid w:val="19A7A43F"/>
     <w:rsid w:val="1A0F5745"/>
     <w:rsid w:val="1B35323C"/>
     <w:rsid w:val="1CB9E582"/>
     <w:rsid w:val="1CFBCB4D"/>
     <w:rsid w:val="1D4BF539"/>
     <w:rsid w:val="1D67BBCE"/>
     <w:rsid w:val="1DC67B4F"/>
     <w:rsid w:val="1E0B5DC1"/>
     <w:rsid w:val="1E998284"/>
     <w:rsid w:val="1E9A6C2C"/>
     <w:rsid w:val="1EDFFC05"/>
     <w:rsid w:val="1F3A3E87"/>
     <w:rsid w:val="1F643319"/>
     <w:rsid w:val="1F8BD5F9"/>
     <w:rsid w:val="1FF696B9"/>
     <w:rsid w:val="1FFC649C"/>
     <w:rsid w:val="2142C536"/>
     <w:rsid w:val="23D42D6E"/>
     <w:rsid w:val="24708538"/>
     <w:rsid w:val="24928C36"/>
     <w:rsid w:val="26392BB7"/>
     <w:rsid w:val="29E93AF0"/>
     <w:rsid w:val="2A53B575"/>
     <w:rsid w:val="2A7E8A92"/>
     <w:rsid w:val="2ACD1E6B"/>
     <w:rsid w:val="2C8A30A7"/>
     <w:rsid w:val="2CB962C9"/>
     <w:rsid w:val="2D7C21E9"/>
     <w:rsid w:val="2E53F079"/>
     <w:rsid w:val="2F88A89C"/>
     <w:rsid w:val="3002E14C"/>
     <w:rsid w:val="302D2E08"/>
     <w:rsid w:val="30354B0A"/>
     <w:rsid w:val="30DCBD1F"/>
     <w:rsid w:val="31B6570C"/>
     <w:rsid w:val="323325C3"/>
     <w:rsid w:val="32AC963C"/>
     <w:rsid w:val="32F320CD"/>
+    <w:rsid w:val="33079AEF"/>
     <w:rsid w:val="349B563B"/>
     <w:rsid w:val="35666D44"/>
     <w:rsid w:val="35959C79"/>
     <w:rsid w:val="359F29EA"/>
     <w:rsid w:val="35CF1CD0"/>
     <w:rsid w:val="36CC7F84"/>
     <w:rsid w:val="3791D64C"/>
     <w:rsid w:val="37F926A3"/>
     <w:rsid w:val="3868E27F"/>
     <w:rsid w:val="39296C20"/>
     <w:rsid w:val="3B270A91"/>
     <w:rsid w:val="3B37A0F1"/>
     <w:rsid w:val="3BABFD91"/>
     <w:rsid w:val="3C4544FA"/>
     <w:rsid w:val="3C9DC2FC"/>
     <w:rsid w:val="3CAF42D5"/>
     <w:rsid w:val="3CD5AF50"/>
     <w:rsid w:val="3D406BB9"/>
     <w:rsid w:val="3D50BA69"/>
     <w:rsid w:val="3D736AAA"/>
     <w:rsid w:val="3D9EAAB9"/>
     <w:rsid w:val="3DAC6713"/>
     <w:rsid w:val="3DC8A18E"/>
     <w:rsid w:val="3DD8235F"/>
     <w:rsid w:val="3DEF1908"/>
     <w:rsid w:val="3E2E4EDB"/>
     <w:rsid w:val="3E66520B"/>
     <w:rsid w:val="4095D0AB"/>
     <w:rsid w:val="418AE760"/>
     <w:rsid w:val="419B9D37"/>
     <w:rsid w:val="4207C17B"/>
     <w:rsid w:val="428D777F"/>
     <w:rsid w:val="432F2187"/>
     <w:rsid w:val="4388BD5B"/>
     <w:rsid w:val="43B6C8C9"/>
     <w:rsid w:val="44E69198"/>
     <w:rsid w:val="45DBD684"/>
     <w:rsid w:val="4698A330"/>
     <w:rsid w:val="46DABCD9"/>
     <w:rsid w:val="4791A9D5"/>
     <w:rsid w:val="48D3EC6A"/>
     <w:rsid w:val="4902C414"/>
     <w:rsid w:val="49152AF2"/>
     <w:rsid w:val="49303B9A"/>
+    <w:rsid w:val="49AFE9BD"/>
     <w:rsid w:val="4A69D994"/>
     <w:rsid w:val="4CA8DDB4"/>
     <w:rsid w:val="4D08C4CE"/>
     <w:rsid w:val="4D8898AF"/>
+    <w:rsid w:val="4E7811E0"/>
     <w:rsid w:val="4F0EB019"/>
     <w:rsid w:val="4F260F2E"/>
     <w:rsid w:val="4F3A0CD7"/>
     <w:rsid w:val="4F8543A3"/>
     <w:rsid w:val="510B8A08"/>
     <w:rsid w:val="51242988"/>
     <w:rsid w:val="52257339"/>
     <w:rsid w:val="52F521C9"/>
     <w:rsid w:val="535EF80B"/>
     <w:rsid w:val="549253B1"/>
     <w:rsid w:val="54B71423"/>
     <w:rsid w:val="56BEE986"/>
+    <w:rsid w:val="57350454"/>
     <w:rsid w:val="5825FA3C"/>
     <w:rsid w:val="585FFD0B"/>
     <w:rsid w:val="5A35C441"/>
+    <w:rsid w:val="5A94B141"/>
     <w:rsid w:val="5C0F4911"/>
     <w:rsid w:val="5C33DF5F"/>
     <w:rsid w:val="5C5BFDBF"/>
     <w:rsid w:val="5C60C8AB"/>
     <w:rsid w:val="5D86FB5B"/>
     <w:rsid w:val="5D8B21DC"/>
     <w:rsid w:val="5E3D9974"/>
     <w:rsid w:val="5ECC300B"/>
     <w:rsid w:val="5F4B5FE4"/>
     <w:rsid w:val="5FA9D4D1"/>
     <w:rsid w:val="602C2805"/>
     <w:rsid w:val="60EDB0C4"/>
     <w:rsid w:val="61B3640C"/>
     <w:rsid w:val="62ADBDB6"/>
     <w:rsid w:val="63EE599B"/>
     <w:rsid w:val="64B49DFD"/>
     <w:rsid w:val="6527989B"/>
     <w:rsid w:val="6535E6B9"/>
     <w:rsid w:val="6574597D"/>
+    <w:rsid w:val="6577EF9A"/>
     <w:rsid w:val="6582F08E"/>
     <w:rsid w:val="66707170"/>
     <w:rsid w:val="669014A2"/>
     <w:rsid w:val="66C2DC9B"/>
     <w:rsid w:val="66EE6287"/>
     <w:rsid w:val="678DDA66"/>
     <w:rsid w:val="6952F410"/>
     <w:rsid w:val="69C012BE"/>
     <w:rsid w:val="6A1D8C43"/>
     <w:rsid w:val="6A7F1DB1"/>
     <w:rsid w:val="6C261681"/>
     <w:rsid w:val="6CB1618E"/>
     <w:rsid w:val="6CC0396A"/>
     <w:rsid w:val="6D144B8B"/>
     <w:rsid w:val="6D19A9B6"/>
     <w:rsid w:val="7025A21B"/>
     <w:rsid w:val="705E185B"/>
     <w:rsid w:val="70B4DF43"/>
     <w:rsid w:val="715F62BD"/>
     <w:rsid w:val="7230278F"/>
     <w:rsid w:val="72DCF64E"/>
     <w:rsid w:val="72FB2E4A"/>
+    <w:rsid w:val="737D74C0"/>
     <w:rsid w:val="751A2B77"/>
     <w:rsid w:val="757A411E"/>
     <w:rsid w:val="77CF2EB4"/>
     <w:rsid w:val="784C62CC"/>
     <w:rsid w:val="7898E003"/>
     <w:rsid w:val="79038A6B"/>
+    <w:rsid w:val="791C6A89"/>
     <w:rsid w:val="79ABA48B"/>
     <w:rsid w:val="79C6417D"/>
     <w:rsid w:val="7A837E1E"/>
     <w:rsid w:val="7BDCF86B"/>
     <w:rsid w:val="7CD8247A"/>
     <w:rsid w:val="7CFAE51C"/>
     <w:rsid w:val="7E04F969"/>
     <w:rsid w:val="7EA64BB2"/>
     <w:rsid w:val="7FC8803B"/>
     <w:rsid w:val="7FEE3A2A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="343AE12D"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{FEAB2E89-9262-459A-B0DD-6F39CDD52A3C}"/>
+  <w15:docId w15:val="{30022FDA-24D8-418B-A106-E68A529C9056}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3181,62 +3921,73 @@
     <w:rsid w:val="006743A6"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006743A6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006743A6"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00450406"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barcouncil.org.uk/static/435087ec-e81d-453c-80f81b23515ca1bb/Courts-and-Tribunals-Public-Bill-Committee-Supplementary-submissions-April-2026-8237.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barcouncil.org.uk/static/49289791-a682-41e3-a3845c3625783eeb/Public-Bill-Committee-Courts-and-Tribunals-Bill-Bar-Council-Written-Evidence.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instituteforgovernment.org.uk/publication/reviewing-proposed-reforms-jury-trials" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/independent-review-of-the-criminal-courts-part-2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/statistics/criminal-court-statistics-quarterly-january-to-march-2026/criminal-court-statistics-quarterly-january-to-march-2026" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3527,50 +4278,65 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4637399b-8766-482e-9063-91ea37efae44">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="afa033e2-51f4-4488-9387-3e78ee8ecc59" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004B6BCF7931555248BC368BE572D41B23" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="91fe9485c12273af87a1fd01a302c8d9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4637399b-8766-482e-9063-91ea37efae44" xmlns:ns3="afa033e2-51f4-4488-9387-3e78ee8ecc59" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a77fbeb8c9e44bffd9b3bcadd3323f1b" ns2:_="" ns3:_="">
     <xsd:import namespace="4637399b-8766-482e-9063-91ea37efae44"/>
     <xsd:import namespace="afa033e2-51f4-4488-9387-3e78ee8ecc59"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -3721,209 +4487,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{172A3DAE-50C6-4B7F-B083-1E6B1C5022CB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4637399b-8766-482e-9063-91ea37efae44"/>
+    <ds:schemaRef ds:uri="afa033e2-51f4-4488-9387-3e78ee8ecc59"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDE959B5-D2A4-48EB-8B38-96FEFD2D3EF0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73216B6F-A34C-43CE-ACD4-B960183EA2FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4637399b-8766-482e-9063-91ea37efae44"/>
     <ds:schemaRef ds:uri="afa033e2-51f4-4488-9387-3e78ee8ecc59"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB5B1743-1776-4800-BD5E-3EED9EE6BB22}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1949</Characters>
+  <Pages>2</Pages>
+  <Words>420</Words>
+  <Characters>2396</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>4</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2286</CharactersWithSpaces>
+  <CharactersWithSpaces>2811</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...56 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sally Burnell</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004B6BCF7931555248BC368BE572D41B23</vt:lpwstr>
   </property>
 </Properties>