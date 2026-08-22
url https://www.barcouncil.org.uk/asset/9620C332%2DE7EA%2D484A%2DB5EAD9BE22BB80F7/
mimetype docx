--- v0 (2026-04-16)
+++ v1 (2026-08-22)
@@ -1,393 +1,354 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="20F35D69" w14:textId="4E96CF74" w:rsidR="00215644" w:rsidRPr="00AF2906" w:rsidRDefault="0076537C" w:rsidP="36D0A6CB">
+    <w:p w14:paraId="20F35D69" w14:textId="369EB4EF" w:rsidR="00215644" w:rsidRPr="00AF2906" w:rsidRDefault="0076537C" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:pStyle w:val="BCHeading2021"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF2906">
+      <w:r w:rsidRPr="660E99A1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Law </w:t>
       </w:r>
-      <w:r w:rsidR="009647FD" w:rsidRPr="00AF2906">
+      <w:r w:rsidR="009647FD" w:rsidRPr="660E99A1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF2906">
+      <w:r w:rsidRPr="660E99A1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">eform </w:t>
       </w:r>
-      <w:r w:rsidR="009647FD" w:rsidRPr="00AF2906">
+      <w:r w:rsidR="009647FD" w:rsidRPr="660E99A1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF2906">
+      <w:r w:rsidRPr="660E99A1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ssay </w:t>
       </w:r>
-      <w:r w:rsidR="009647FD" w:rsidRPr="00AF2906">
+      <w:r w:rsidR="009647FD" w:rsidRPr="660E99A1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF2906">
+      <w:r w:rsidRPr="660E99A1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>ompetition</w:t>
       </w:r>
-      <w:r w:rsidR="00387204" w:rsidRPr="00AF2906">
+      <w:r w:rsidR="00387204" w:rsidRPr="660E99A1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00331422" w:rsidRPr="00AF2906">
+      <w:r w:rsidR="00331422" w:rsidRPr="660E99A1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00FA1ACF" w:rsidRPr="00AF2906">
+      <w:r w:rsidR="5C101320" w:rsidRPr="660E99A1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">5 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E64DB9" w:rsidRPr="00AF2906">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1ACF" w:rsidRPr="660E99A1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00387204" w:rsidRPr="00AF2906">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E64DB9" w:rsidRPr="660E99A1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">pplication </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009647FD" w:rsidRPr="00AF2906">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00387204" w:rsidRPr="660E99A1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>f</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00387204" w:rsidRPr="00AF2906">
+        <w:t xml:space="preserve">pplication </w:t>
+      </w:r>
+      <w:r w:rsidR="009647FD" w:rsidRPr="660E99A1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>orm</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002E1052" w:rsidRPr="00AF2906">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00387204" w:rsidRPr="660E99A1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
+        <w:t>orm</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1052" w:rsidRPr="660E99A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AD145A9" w14:textId="77777777" w:rsidR="00D930E6" w:rsidRPr="00FB570A" w:rsidRDefault="00D930E6" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:pStyle w:val="BCHeading2021"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B9389EC" w14:textId="77777777" w:rsidR="00FA1ACF" w:rsidRPr="00FB570A" w:rsidRDefault="00FA1ACF" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:pStyle w:val="BCHeading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EC56B21" w14:textId="5EFB28E5" w:rsidR="001336E7" w:rsidRPr="00453561" w:rsidRDefault="00453561" w:rsidP="00C14F1C">
-[...47 lines deleted...]
-    </w:p>
     <w:p w14:paraId="297CB3E8" w14:textId="77777777" w:rsidR="008F041B" w:rsidRPr="00FB570A" w:rsidRDefault="008F041B" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FA8D6FC" w14:textId="00E58815" w:rsidR="00B457C1" w:rsidRPr="00176579" w:rsidRDefault="00266922" w:rsidP="00176579">
       <w:pPr>
         <w:pStyle w:val="BCHeading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>Personal details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438ECB28" w14:textId="108F4B66" w:rsidR="00B457C1" w:rsidRDefault="00B457C1" w:rsidP="00B457C1">
+    <w:p w14:paraId="438ECB28" w14:textId="7348F973" w:rsidR="00B457C1" w:rsidRDefault="0F3C214C" w:rsidP="00B457C1">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Name: </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Full n</w:t>
+      </w:r>
+      <w:r w:rsidR="00B457C1">
+        <w:t xml:space="preserve">ame: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B457C1">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Name"/>
           <w:tag w:val="Name"/>
           <w:id w:val="725419207"/>
           <w:placeholder>
             <w:docPart w:val="678D527AFCEF451BA1B1C36EA6E94D78"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00607E68">
+          <w:r w:rsidR="00B457C1" w:rsidRPr="7F7152E3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="002D56"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0CF3CDF3" w14:textId="77777777" w:rsidR="00B457C1" w:rsidRDefault="006F5B36" w:rsidP="002B070B">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Address: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063D448C" w14:textId="741962E5" w:rsidR="00B457C1" w:rsidRDefault="00456B8D" w:rsidP="00B457C1">
+    <w:p w14:paraId="063D448C" w14:textId="741962E5" w:rsidR="00B457C1" w:rsidRDefault="00000000" w:rsidP="00B457C1">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Address"/>
           <w:tag w:val="Address"/>
           <w:id w:val="1935240267"/>
           <w:placeholder>
             <w:docPart w:val="D3E3944C674A4833AD1DA8D1BAC4EB95"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B457C1" w:rsidRPr="00607E68">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:shd w:val="clear" w:color="auto" w:fill="002D56"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4548B548" w14:textId="77777777" w:rsidR="00B457C1" w:rsidRDefault="006F5B36" w:rsidP="002B070B">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Telephone number:</w:t>
       </w:r>
       <w:r w:rsidR="00B457C1" w:rsidRPr="00B457C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0979F3" w14:textId="45F78F7E" w:rsidR="00B457C1" w:rsidRDefault="00456B8D" w:rsidP="00B457C1">
+    <w:p w14:paraId="2C0979F3" w14:textId="45F78F7E" w:rsidR="00B457C1" w:rsidRDefault="00000000" w:rsidP="00B457C1">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Telephone number"/>
           <w:tag w:val="Telephone number"/>
           <w:id w:val="-519466410"/>
           <w:placeholder>
             <w:docPart w:val="BF9D62946F4043A9A0264118697AEE3D"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B457C1" w:rsidRPr="00607E68">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:shd w:val="clear" w:color="auto" w:fill="002D56"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="597EF890" w14:textId="77777777" w:rsidR="00B457C1" w:rsidRDefault="00B457C1" w:rsidP="002B070B">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="008C2044" w:rsidRPr="00FB570A">
         <w:rPr>
@@ -404,51 +365,50 @@
         <w:t>address:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B67456" w14:textId="1B704389" w:rsidR="008C2044" w:rsidRPr="00FB570A" w:rsidRDefault="00B457C1" w:rsidP="00B457C1">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B457C1">
         <w:rPr>
           <w:rStyle w:val="PlaceholderText"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="002D56"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Email address"/>
           <w:tag w:val="Email address"/>
           <w:id w:val="-1904218123"/>
           <w:placeholder>
             <w:docPart w:val="70110908286D4BE498A31CCB4AC0A1D4"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00607E68">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:shd w:val="clear" w:color="auto" w:fill="002D56"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="2B9214AA" w14:textId="77777777" w:rsidR="006F5B36" w:rsidRPr="00FB570A" w:rsidRDefault="006F5B36" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:pStyle w:val="BCHeading2"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="655E19BC" w14:textId="755F369E" w:rsidR="00603E40" w:rsidRPr="00FB570A" w:rsidRDefault="00266922" w:rsidP="36D0A6CB">
       <w:pPr>
@@ -484,81 +444,76 @@
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00540C55">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve"> as appropriate)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22DC5ED2" w14:textId="77777777" w:rsidR="00336A0D" w:rsidRPr="00FB570A" w:rsidRDefault="00336A0D" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:pStyle w:val="BCSubheading2021"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40B57C27" w14:textId="5BD427B8" w:rsidR="00603E40" w:rsidRPr="00FB570A" w:rsidRDefault="00456B8D" w:rsidP="36D0A6CB">
+    <w:p w14:paraId="40B57C27" w14:textId="5BD427B8" w:rsidR="00603E40" w:rsidRPr="00FB570A" w:rsidRDefault="00000000" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="A2"/>
           <w:rFonts w:eastAsia="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="A2"/>
             <w:rFonts w:eastAsia="Palatino Linotype"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="I'm a pupil barrister"/>
           <w:tag w:val="I'm a pupil barrister"/>
           <w:id w:val="1736744245"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...3 lines deleted...]
-        </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="000C6852">
             <w:rPr>
               <w:rStyle w:val="A2"/>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00603E40" w:rsidRPr="36D0A6CB">
         <w:rPr>
           <w:rStyle w:val="A2"/>
           <w:rFonts w:eastAsia="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF112E" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rStyle w:val="A2"/>
           <w:rFonts w:eastAsia="Palatino Linotype"/>
@@ -582,81 +537,76 @@
           <w:rFonts w:eastAsia="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="30CCCDCB" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rStyle w:val="A2"/>
           <w:rFonts w:eastAsia="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m a pupil</w:t>
       </w:r>
       <w:r w:rsidR="54AF938D" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rStyle w:val="A2"/>
           <w:rFonts w:eastAsia="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> barrister</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D68C893" w14:textId="4C54E607" w:rsidR="00603E40" w:rsidRPr="00347E0F" w:rsidRDefault="00456B8D" w:rsidP="36D0A6CB">
+    <w:p w14:paraId="0D68C893" w14:textId="4C54E607" w:rsidR="00603E40" w:rsidRPr="00347E0F" w:rsidRDefault="00000000" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="A2"/>
           <w:rFonts w:eastAsia="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="A2"/>
             <w:rFonts w:eastAsia="Palatino Linotype"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="I have received a pupillage offer"/>
           <w:tag w:val="I have received a pupillage offer"/>
           <w:id w:val="1947423382"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...3 lines deleted...]
-        </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="000C6852">
             <w:rPr>
               <w:rStyle w:val="A2"/>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00603E40" w:rsidRPr="36D0A6CB">
         <w:rPr>
           <w:rStyle w:val="A2"/>
           <w:rFonts w:eastAsia="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF112E" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rStyle w:val="A2"/>
           <w:rFonts w:eastAsia="Palatino Linotype"/>
@@ -707,81 +657,76 @@
           <w:rFonts w:eastAsia="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pupillage</w:t>
       </w:r>
       <w:r w:rsidR="1E023A3B" w:rsidRPr="36D0A6CB">
         <w:rPr>
           <w:rStyle w:val="A2"/>
           <w:rFonts w:eastAsia="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1E023A3B" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rStyle w:val="A2"/>
           <w:rFonts w:eastAsia="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>offer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E3722B" w14:textId="3D5663BB" w:rsidR="00603E40" w:rsidRDefault="00456B8D" w:rsidP="36D0A6CB">
+    <w:p w14:paraId="07E3722B" w14:textId="3D5663BB" w:rsidR="00603E40" w:rsidRDefault="00000000" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="A2"/>
           <w:rFonts w:eastAsia="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="A2"/>
             <w:rFonts w:eastAsia="Palatino Linotype"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="I'm undertaking the vocational component of Bar training"/>
           <w:tag w:val="I'm undertaking the vocational component of Bar training"/>
           <w:id w:val="1241290874"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...3 lines deleted...]
-        </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="000C6852">
             <w:rPr>
               <w:rStyle w:val="A2"/>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004F007F" w:rsidRPr="36D0A6CB">
         <w:rPr>
           <w:rStyle w:val="A2"/>
           <w:rFonts w:eastAsia="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF112E" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rStyle w:val="A2"/>
           <w:rFonts w:eastAsia="Palatino Linotype"/>
@@ -796,81 +741,76 @@
           <w:rFonts w:eastAsia="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I’m</w:t>
       </w:r>
       <w:r w:rsidR="00603E40" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rStyle w:val="A2"/>
           <w:rFonts w:eastAsia="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> undertaking the vocational component of Bar</w:t>
       </w:r>
       <w:r w:rsidR="2814B974" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rStyle w:val="A2"/>
           <w:rFonts w:eastAsia="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> training</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00281A7F" w14:textId="59D5705C" w:rsidR="000C0B53" w:rsidRPr="00347E0F" w:rsidRDefault="00456B8D" w:rsidP="36D0A6CB">
+    <w:p w14:paraId="00281A7F" w14:textId="59D5705C" w:rsidR="000C0B53" w:rsidRPr="00347E0F" w:rsidRDefault="00000000" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="A2"/>
           <w:rFonts w:eastAsia="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="A2"/>
             <w:rFonts w:eastAsia="Palatino Linotype"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="I’m undertaking an integrated academic and vocational course for the Bar"/>
           <w:tag w:val="I’m undertaking an integrated academic and vocational course for the Bar"/>
           <w:id w:val="-1687360092"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...3 lines deleted...]
-        </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="000C6852">
             <w:rPr>
               <w:rStyle w:val="A2"/>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000C0B53" w:rsidRPr="36D0A6CB">
         <w:rPr>
           <w:rStyle w:val="A2"/>
           <w:rFonts w:eastAsia="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF112E" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rStyle w:val="A2"/>
           <w:rFonts w:eastAsia="Palatino Linotype"/>
@@ -885,81 +825,76 @@
           <w:rFonts w:eastAsia="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I’m u</w:t>
       </w:r>
       <w:r w:rsidR="000C0B53" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rStyle w:val="A2"/>
           <w:rFonts w:eastAsia="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ndertaking an integrated academic and vocational course</w:t>
       </w:r>
       <w:r w:rsidR="00344F09" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rStyle w:val="A2"/>
           <w:rFonts w:eastAsia="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Bar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9F8907" w14:textId="2E37DEE8" w:rsidR="00603E40" w:rsidRDefault="00456B8D" w:rsidP="36D0A6CB">
+    <w:p w14:paraId="3B9F8907" w14:textId="2E37DEE8" w:rsidR="00603E40" w:rsidRDefault="00000000" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="A2"/>
           <w:rFonts w:eastAsia="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="A2"/>
             <w:rFonts w:eastAsia="Palatino Linotype"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="I’m actively seeking pupillage having completed the vocational component "/>
           <w:tag w:val="I’m actively seeking pupillage having completed the vocational component "/>
           <w:id w:val="-1564323955"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...3 lines deleted...]
-        </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="000C6852">
             <w:rPr>
               <w:rStyle w:val="A2"/>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00603E40" w:rsidRPr="36D0A6CB">
         <w:rPr>
           <w:rStyle w:val="A2"/>
           <w:rFonts w:eastAsia="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF112E" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rStyle w:val="A2"/>
           <w:rFonts w:eastAsia="Palatino Linotype"/>
@@ -1217,50 +1152,60 @@
           <w:rFonts w:eastAsia="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse) within the last </w:t>
       </w:r>
       <w:r w:rsidR="00276B7B" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rStyle w:val="A2"/>
           <w:rFonts w:eastAsia="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00603E40" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rStyle w:val="A2"/>
           <w:rFonts w:eastAsia="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> years</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3725EDA6" w14:textId="77777777" w:rsidR="00E84E10" w:rsidRDefault="00E84E10" w:rsidP="36D0A6CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="A2"/>
+          <w:rFonts w:eastAsia="Palatino Linotype"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="3EECEE2F" w14:textId="1903327A" w:rsidR="00434F57" w:rsidRPr="00FB570A" w:rsidRDefault="00434F57" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:pStyle w:val="BCHeading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Details of training</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D94EF74" w14:textId="77777777" w:rsidR="00434F57" w:rsidRPr="00FB570A" w:rsidRDefault="00434F57" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -1334,69 +1279,68 @@
       <w:r w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>hambers</w:t>
       </w:r>
       <w:r w:rsidR="2C4B3BFD" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or employer</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="0013654E" w:rsidRPr="0013654E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7819F68B" w14:textId="0790A45D" w:rsidR="00595599" w:rsidRPr="00FB570A" w:rsidRDefault="00456B8D" w:rsidP="36D0A6CB">
+    <w:p w14:paraId="7819F68B" w14:textId="0790A45D" w:rsidR="00595599" w:rsidRPr="00FB570A" w:rsidRDefault="00000000" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Name of AETO"/>
           <w:tag w:val="Name of AETO"/>
           <w:id w:val="-854259941"/>
           <w:placeholder>
             <w:docPart w:val="05069AAE79A94E35BEDCBF6FB9A36EF7"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0013654E" w:rsidRPr="00607E68">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:shd w:val="clear" w:color="auto" w:fill="002D56"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="171424D7" w14:textId="6673B1F3" w:rsidR="00595599" w:rsidRPr="00FB570A" w:rsidRDefault="00595599" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -1432,118 +1376,132 @@
       </w:r>
       <w:r w:rsidR="0013654E">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0013654E">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="AETO address"/>
           <w:tag w:val="AETO address"/>
           <w:id w:val="-558251892"/>
           <w:placeholder>
             <w:docPart w:val="224E848F63D947B8B063ECAB024BAADD"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0013654E" w:rsidRPr="00607E68">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:shd w:val="clear" w:color="auto" w:fill="002D56"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7FCEBC62" w14:textId="5F5B4521" w:rsidR="00595599" w:rsidRPr="00FB570A" w:rsidRDefault="00595599" w:rsidP="36D0A6CB">
+    <w:p w14:paraId="7FCEBC62" w14:textId="1D073A9D" w:rsidR="00595599" w:rsidRPr="00FB570A" w:rsidRDefault="00595599" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name and email address of academic /pupil supervisor that </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="5A66E80F" w:rsidRPr="00FB570A">
+        <w:t>Name and email address of academic /pupil supervisor</w:t>
+      </w:r>
+      <w:r w:rsidR="62770CF8" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t>/law de</w:t>
+      </w:r>
+      <w:r w:rsidR="3E336EB5" w:rsidRPr="7F7152E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>partment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7F7152E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that </w:t>
+      </w:r>
+      <w:r w:rsidR="5A66E80F" w:rsidRPr="7F7152E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>we</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB570A">
+      <w:r w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> can contact to confirm eligibility:</w:t>
       </w:r>
-      <w:r w:rsidR="0013654E">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Pupil supervisor"/>
           <w:tag w:val="Pupil supervisor"/>
           <w:id w:val="-1543892401"/>
           <w:placeholder>
             <w:docPart w:val="8F98ED657B794C6EBCDBD9BA304DADD9"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0013654E" w:rsidRPr="00607E68">
+          <w:r w:rsidR="0013654E" w:rsidRPr="7F7152E3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="002D56"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="391DEF84" w14:textId="477DACCD" w:rsidR="00595599" w:rsidRPr="00FB570A" w:rsidRDefault="00595599" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If (e) applies, </w:t>
       </w:r>
       <w:r w:rsidR="0040117A" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
@@ -1575,51 +1533,50 @@
       </w:r>
       <w:r w:rsidR="00A93A81">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A93A81">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Name of AETO"/>
           <w:tag w:val="Name of AETO"/>
           <w:id w:val="-539755800"/>
           <w:placeholder>
             <w:docPart w:val="65E039081440433AACEB8A03D2DCCE37"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A93A81" w:rsidRPr="00607E68">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:shd w:val="clear" w:color="auto" w:fill="002D56"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="10DF616C" w14:textId="7BD6B963" w:rsidR="00595599" w:rsidRDefault="00595599" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -1630,91 +1587,111 @@
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:alias w:val="Date of completion"/>
           <w:tag w:val="Date of completion"/>
           <w:id w:val="-658774725"/>
           <w:placeholder>
             <w:docPart w:val="31FEDB00069A430784565A33B8B52811"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A93A81" w:rsidRPr="00A93A81">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:shd w:val="clear" w:color="auto" w:fill="002D56"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="04436285" w14:textId="38A1FC13" w:rsidR="47596E2D" w:rsidRPr="00FB570A" w:rsidRDefault="47596E2D" w:rsidP="36D0A6CB">
+    <w:p w14:paraId="04436285" w14:textId="2CEDB7BE" w:rsidR="47596E2D" w:rsidRPr="00FB570A" w:rsidRDefault="47596E2D" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
+      <w:r w:rsidR="007B0A23">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">email </w:t>
+      </w:r>
       <w:r w:rsidR="00173FFD" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">send us </w:t>
+        <w:t xml:space="preserve">us </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">a copy of </w:t>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="007B0A23">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">scanned </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB570A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">copy of </w:t>
       </w:r>
       <w:r w:rsidR="00E00DE8" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00232A98" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Bar training </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
@@ -1788,1470 +1765,1315 @@
         <w:t xml:space="preserve">complete </w:t>
       </w:r>
       <w:r w:rsidR="00F8753A" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the previous section instead.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="561F71DC" w14:textId="2F21250F" w:rsidR="009B62ED" w:rsidRPr="00FB570A" w:rsidRDefault="009B62ED" w:rsidP="00176579">
       <w:pPr>
         <w:pStyle w:val="BCHeading2"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>Confirmation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460C80FF" w14:textId="6DD6E1E7" w:rsidR="009B62ED" w:rsidRPr="00FB570A" w:rsidRDefault="009B62ED" w:rsidP="36D0A6CB">
+    <w:p w14:paraId="460C80FF" w14:textId="1DB3C3A1" w:rsidR="009B62ED" w:rsidRPr="00FB570A" w:rsidRDefault="009B62ED" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:pStyle w:val="BCSubheading2021"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB570A">
+      <w:r w:rsidRPr="3642D410">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please tick the practice </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FB570A">
+        <w:t xml:space="preserve">Please tick the practice area your essay </w:t>
+      </w:r>
+      <w:r w:rsidR="53D56A56" w:rsidRPr="3642D410">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
-        <w:t>area  your</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FB570A">
+        <w:t xml:space="preserve">relates to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3642D410">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
-        <w:t xml:space="preserve"> essay </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="53D56A56" w:rsidRPr="00FB570A">
+        <w:t>most</w:t>
+      </w:r>
+      <w:r w:rsidR="0248D180" w:rsidRPr="3642D410">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
-        <w:t xml:space="preserve">relates to </w:t>
-[...20 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="393613A4" w14:textId="64525521" w:rsidR="00713FFF" w:rsidRPr="00FB570A" w:rsidRDefault="00456B8D" w:rsidP="36D0A6CB">
+    <w:p w14:paraId="393613A4" w14:textId="64525521" w:rsidR="00713FFF" w:rsidRPr="00FB570A" w:rsidRDefault="00000000" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           </w:rPr>
           <w:alias w:val="Chancery/commercial"/>
           <w:tag w:val="Chancery/commercial"/>
           <w:id w:val="1059134525"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C1618E" w:rsidRPr="00FB570A">
+          <w:r w:rsidR="00C1618E" w:rsidRPr="7F7152E3">
             <w:rPr>
               <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00C1618E" w:rsidRPr="00FB570A">
+      <w:r w:rsidR="00C1618E" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00713FFF" w:rsidRPr="00FB570A">
+      <w:r w:rsidR="00713FFF" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>Chancery/</w:t>
       </w:r>
-      <w:r w:rsidR="00BB5AAB" w:rsidRPr="00FB570A">
+      <w:r w:rsidR="00BB5AAB" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00713FFF" w:rsidRPr="00FB570A">
+      <w:r w:rsidR="00713FFF" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>ommercial</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF02DF5" w14:textId="3847EACD" w:rsidR="009B62ED" w:rsidRPr="00FB570A" w:rsidRDefault="00456B8D" w:rsidP="36D0A6CB">
+    <w:p w14:paraId="6AF02DF5" w14:textId="3847EACD" w:rsidR="009B62ED" w:rsidRPr="00FB570A" w:rsidRDefault="00000000" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           </w:rPr>
           <w:alias w:val="criminal"/>
           <w:tag w:val="criminal"/>
           <w:id w:val="-610430110"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C1618E" w:rsidRPr="00FB570A">
+          <w:r w:rsidR="00C1618E" w:rsidRPr="7F7152E3">
             <w:rPr>
               <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00C1618E" w:rsidRPr="00FB570A">
+      <w:r w:rsidR="00C1618E" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00713FFF" w:rsidRPr="00FB570A">
+      <w:r w:rsidR="00713FFF" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>Criminal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD4F578" w14:textId="0592261D" w:rsidR="009A731F" w:rsidRPr="00FB570A" w:rsidRDefault="00456B8D" w:rsidP="36D0A6CB">
+    <w:p w14:paraId="79EAAF4C" w14:textId="6A0B9137" w:rsidR="039233EB" w:rsidRDefault="00000000" w:rsidP="7F7152E3">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+          </w:rPr>
+          <w:alias w:val="criminal"/>
+          <w:tag w:val="criminal"/>
+          <w:id w:val="501472887"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="039233EB" w:rsidRPr="7F7152E3">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="039233EB" w:rsidRPr="7F7152E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Consumer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD4F578" w14:textId="0592261D" w:rsidR="009A731F" w:rsidRPr="00FB570A" w:rsidRDefault="00000000" w:rsidP="36D0A6CB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           </w:rPr>
           <w:alias w:val="Employment"/>
           <w:tag w:val="Employment"/>
           <w:id w:val="-1589153267"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C1618E" w:rsidRPr="00FB570A">
+          <w:r w:rsidR="00C1618E" w:rsidRPr="7F7152E3">
             <w:rPr>
               <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00C1618E" w:rsidRPr="00FB570A">
+      <w:r w:rsidR="00C1618E" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A731F" w:rsidRPr="00FB570A">
+      <w:r w:rsidR="009A731F" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>Employment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3779DFB1" w14:textId="3250ACA4" w:rsidR="009B62ED" w:rsidRPr="00FB570A" w:rsidRDefault="00456B8D" w:rsidP="36D0A6CB">
+    <w:p w14:paraId="71753B2B" w14:textId="66AAB70C" w:rsidR="0AAB4730" w:rsidRDefault="00000000" w:rsidP="7F7152E3">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+          </w:rPr>
+          <w:alias w:val="Environment"/>
+          <w:tag w:val="Environment"/>
+          <w:id w:val="1098697426"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="0AAB4730" w:rsidRPr="7F7152E3">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Palatino Linotype"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0AAB4730" w:rsidRPr="7F7152E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Environment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01CCBC24" w14:textId="55B9A20B" w:rsidR="0AAB4730" w:rsidRDefault="00000000" w:rsidP="7F7152E3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           </w:rPr>
           <w:alias w:val="Family"/>
           <w:tag w:val="Family"/>
-          <w:id w:val="-518006885"/>
+          <w:id w:val="1036133034"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C1618E" w:rsidRPr="00FB570A">
+          <w:r w:rsidR="0AAB4730" w:rsidRPr="7F7152E3">
             <w:rPr>
               <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00C1618E" w:rsidRPr="00FB570A">
-[...9 lines deleted...]
-        <w:t>Family</w:t>
+      <w:r w:rsidR="0AAB4730" w:rsidRPr="7F7152E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Family</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28180BFD" w14:textId="6839686E" w:rsidR="009B62ED" w:rsidRPr="00FB570A" w:rsidRDefault="00456B8D" w:rsidP="36D0A6CB">
+    <w:p w14:paraId="28180BFD" w14:textId="6839686E" w:rsidR="009B62ED" w:rsidRPr="00FB570A" w:rsidRDefault="00000000" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           </w:rPr>
           <w:alias w:val="Human rights"/>
           <w:tag w:val="Human rights"/>
           <w:id w:val="-2086982847"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A93A81">
+          <w:r w:rsidR="00A93A81" w:rsidRPr="7F7152E3">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Palatino Linotype" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Palatino Linotype"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00C1618E" w:rsidRPr="00FB570A">
+      <w:r w:rsidR="00C1618E" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009B62ED" w:rsidRPr="00FB570A">
+      <w:r w:rsidR="009B62ED" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">Human </w:t>
       </w:r>
-      <w:r w:rsidR="00A93A81">
+      <w:r w:rsidR="00A93A81" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="009B62ED" w:rsidRPr="00FB570A">
+      <w:r w:rsidR="009B62ED" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>ights</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E92B905" w14:textId="727FBA91" w:rsidR="009B62ED" w:rsidRPr="00FB570A" w:rsidRDefault="00456B8D" w:rsidP="36D0A6CB">
+    <w:p w14:paraId="7DCFA202" w14:textId="6154F766" w:rsidR="0F001CC5" w:rsidRDefault="00000000" w:rsidP="7F7152E3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           </w:rPr>
-          <w:alias w:val="Financial"/>
-[...1 lines deleted...]
-          <w:id w:val="-514462645"/>
+          <w:alias w:val="Medical negligence/personal injury"/>
+          <w:tag w:val="Medical negligence/personal injury"/>
+          <w:id w:val="175108026"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A93A81">
+          <w:r w:rsidR="0F001CC5" w:rsidRPr="7F7152E3">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Palatino Linotype" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Palatino Linotype"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00AC1F3D" w:rsidRPr="00FB570A">
-[...9 lines deleted...]
-        <w:t>Financial</w:t>
+      <w:r w:rsidR="0F001CC5" w:rsidRPr="7F7152E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Intellectual property</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13FCB638" w14:textId="4C990D58" w:rsidR="009B62ED" w:rsidRPr="00FB570A" w:rsidRDefault="00456B8D" w:rsidP="36D0A6CB">
+    <w:p w14:paraId="13FCB638" w14:textId="4C990D58" w:rsidR="009B62ED" w:rsidRPr="00FB570A" w:rsidRDefault="00000000" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           </w:rPr>
           <w:alias w:val="International/EU"/>
           <w:tag w:val="International/EU"/>
           <w:id w:val="-343712222"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A93A81">
+          <w:r w:rsidR="00A93A81" w:rsidRPr="7F7152E3">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Palatino Linotype" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Palatino Linotype"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00AC1F3D" w:rsidRPr="00FB570A">
+      <w:r w:rsidR="00AC1F3D" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009B62ED" w:rsidRPr="00FB570A">
+      <w:r w:rsidR="009B62ED" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>International/EU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BB4ACA" w14:textId="40B3BFDF" w:rsidR="009B62ED" w:rsidRPr="00FB570A" w:rsidRDefault="00456B8D" w:rsidP="36D0A6CB">
+    <w:p w14:paraId="761E29CD" w14:textId="5D8B2418" w:rsidR="6FABA331" w:rsidRDefault="00000000" w:rsidP="7F7152E3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+          </w:rPr>
+          <w:alias w:val="Medical negligence/personal injury"/>
+          <w:tag w:val="Medical negligence/personal injury"/>
+          <w:id w:val="1258615258"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="6FABA331" w:rsidRPr="7F7152E3">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Palatino Linotype"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="6FABA331" w:rsidRPr="7F7152E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medical negligence/personal injury</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728970C0" w14:textId="1ADBA577" w:rsidR="02FB32A4" w:rsidRDefault="00000000" w:rsidP="7F7152E3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+          </w:rPr>
+          <w:alias w:val="criminal"/>
+          <w:tag w:val="criminal"/>
+          <w:id w:val="519698741"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="02FB32A4" w:rsidRPr="7F7152E3">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="02FB32A4" w:rsidRPr="7F7152E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="2571D3B8" w:rsidRPr="7F7152E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t>Planning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BB4ACA" w14:textId="40B3BFDF" w:rsidR="009B62ED" w:rsidRPr="00FB570A" w:rsidRDefault="00000000" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           </w:rPr>
           <w:alias w:val="Public law "/>
           <w:tag w:val="Public law "/>
           <w:id w:val="1010027999"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A93A81">
+          <w:r w:rsidR="00A93A81" w:rsidRPr="7F7152E3">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Palatino Linotype" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Palatino Linotype"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00AC1F3D" w:rsidRPr="00FB570A">
+      <w:r w:rsidR="00AC1F3D" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A731F" w:rsidRPr="00FB570A">
+      <w:r w:rsidR="009A731F" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">Public </w:t>
       </w:r>
-      <w:r w:rsidR="00BB5AAB" w:rsidRPr="00FB570A">
+      <w:r w:rsidR="00BB5AAB" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="009A731F" w:rsidRPr="00FB570A">
+      <w:r w:rsidR="009A731F" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>aw (including parliamentary, administrative and constitutional law)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDBB4BC" w14:textId="5AB79D7E" w:rsidR="009B62ED" w:rsidRPr="00FB570A" w:rsidRDefault="00456B8D" w:rsidP="36D0A6CB">
-[...185 lines deleted...]
-    <w:p w14:paraId="1816FF5A" w14:textId="0DC8ABFB" w:rsidR="004A005F" w:rsidRPr="00FB570A" w:rsidRDefault="00456B8D" w:rsidP="36D0A6CB">
+    <w:p w14:paraId="1816FF5A" w14:textId="0DC8ABFB" w:rsidR="004A005F" w:rsidRPr="00FB570A" w:rsidRDefault="00000000" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           </w:rPr>
           <w:alias w:val="Technology"/>
           <w:tag w:val="Technology"/>
           <w:id w:val="-896207816"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A93A81">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Palatino Linotype" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AC1F3D" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A005F" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>Technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F12511" w14:textId="77777777" w:rsidR="00AF504B" w:rsidRPr="00FB570A" w:rsidRDefault="00456B8D" w:rsidP="00AF504B">
+    <w:p w14:paraId="11F12511" w14:textId="77777777" w:rsidR="00AF504B" w:rsidRPr="00FB570A" w:rsidRDefault="00000000" w:rsidP="00AF504B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           </w:rPr>
           <w:alias w:val="Other"/>
           <w:tag w:val="Other"/>
           <w:id w:val="-490328202"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A93A81">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Palatino Linotype" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AC1F3D" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B62ED" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>Other (please specify)</w:t>
       </w:r>
       <w:r w:rsidR="00AC1F3D" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00AF504B">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="If other, please specify"/>
           <w:tag w:val="If other, please specify"/>
           <w:id w:val="-584833636"/>
           <w:placeholder>
             <w:docPart w:val="1D901433D61341A89666F4A90CD6836F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00AF504B" w:rsidRPr="00607E68">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:shd w:val="clear" w:color="auto" w:fill="002D56"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="490F2481" w14:textId="6B27BB5D" w:rsidR="009B62ED" w:rsidRPr="00FB570A" w:rsidRDefault="009B62ED" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C9C1585" w14:textId="080AA2F4" w:rsidR="00B5477C" w:rsidRPr="00FB570A" w:rsidRDefault="1CA62343" w:rsidP="36D0A6CB">
+    <w:p w14:paraId="1C9C1585" w14:textId="1C65A8FF" w:rsidR="00B5477C" w:rsidRPr="00FB570A" w:rsidRDefault="1CA62343" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>Confirm</w:t>
       </w:r>
       <w:r w:rsidR="009B62ED" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve"> the word count of your essay</w:t>
       </w:r>
-      <w:r w:rsidR="00FA1ACF" w:rsidRPr="00FB570A">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="342E0B9E" w:rsidRPr="7F7152E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t>. P</w:t>
+      </w:r>
+      <w:r w:rsidR="0569D608" w:rsidRPr="7F7152E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t>lease ensure the word count is in accordance with the footnote rules</w:t>
+      </w:r>
+      <w:r w:rsidR="31FE7ED4" w:rsidRPr="7F7152E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Word count"/>
           <w:tag w:val="Word count"/>
           <w:id w:val="46271235"/>
           <w:placeholder>
             <w:docPart w:val="5704C018576044CB8711788FB88DF39D"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
-[...9 lines deleted...]
-        </w:sdtContent>
+        <w:sdtContent/>
       </w:sdt>
+      <w:r w:rsidR="00AF504B" w:rsidRPr="7F7152E3">
+        <w:rPr>
+          <w:rStyle w:val="PlaceholderText"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+        <w:t>Click or tap here to enter text.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0C38C8C5" w14:textId="6145D1B7" w:rsidR="00FA1ACF" w:rsidRPr="00FB570A" w:rsidRDefault="718FEF8C" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00FA1ACF" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">onfirm the title of your essay: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA7CE01" w14:textId="77777777" w:rsidR="00AF504B" w:rsidRPr="00FB570A" w:rsidRDefault="00456B8D" w:rsidP="00AF504B">
+    <w:p w14:paraId="2EA7CE01" w14:textId="77777777" w:rsidR="00AF504B" w:rsidRPr="00FB570A" w:rsidRDefault="00000000" w:rsidP="00AF504B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Your essay title"/>
           <w:tag w:val="Your essay title"/>
           <w:id w:val="-545518941"/>
           <w:placeholder>
             <w:docPart w:val="06E763792A0D4325A2B38E9AE4934719"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00AF504B" w:rsidRPr="00607E68">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:shd w:val="clear" w:color="auto" w:fill="002D56"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0983BB4C" w14:textId="4580D965" w:rsidR="00194C16" w:rsidRPr="00FB570A" w:rsidRDefault="00194C16" w:rsidP="00AF504B">
       <w:pPr>
         <w:pStyle w:val="BCHeading2"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>Declaration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C007E7E" w14:textId="632D6C70" w:rsidR="00194C16" w:rsidRPr="00AF2906" w:rsidRDefault="00456B8D" w:rsidP="36D0A6CB">
+    <w:p w14:paraId="4C007E7E" w14:textId="50C65443" w:rsidR="00194C16" w:rsidRPr="00AF2906" w:rsidRDefault="00000000" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           </w:rPr>
           <w:alias w:val="I confirm that the essay I am submitting to the Law Reform Essay Competition 2025 is my sole creation and original work. I have read and understood the rules around ChatGPT and other generative AI models."/>
           <w:tag w:val="I confirm that the essay I am submitting to the Law Reform Essay Competition 2025 is my sole creation and original work. I have read and understood the rules around ChatGPT and other generative AI models."/>
           <w:id w:val="-1418551516"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00AF504B">
+          <w:r w:rsidR="00AF504B" w:rsidRPr="7F7152E3">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Palatino Linotype" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Palatino Linotype"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00194C16" w:rsidRPr="00FB570A">
+      <w:r w:rsidR="00194C16" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">  I confirm that the essay I am submitting to the Law </w:t>
       </w:r>
-      <w:r w:rsidR="32D07B69" w:rsidRPr="00FB570A">
+      <w:r w:rsidR="32D07B69" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00194C16" w:rsidRPr="00FB570A">
+      <w:r w:rsidR="00194C16" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">eform </w:t>
       </w:r>
-      <w:r w:rsidR="6FF3B1DE" w:rsidRPr="00FB570A">
+      <w:r w:rsidR="6FF3B1DE" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00194C16" w:rsidRPr="00FB570A">
+      <w:r w:rsidR="00194C16" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">ssay </w:t>
       </w:r>
-      <w:r w:rsidR="53025466" w:rsidRPr="00FB570A">
+      <w:r w:rsidR="53025466" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00194C16" w:rsidRPr="00FB570A">
-[...5 lines deleted...]
-      <w:r w:rsidR="74ED3F9A" w:rsidRPr="36D0A6CB">
+      <w:r w:rsidR="00194C16" w:rsidRPr="7F7152E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t>ompetition 202</w:t>
+      </w:r>
+      <w:r w:rsidR="3B4E052D" w:rsidRPr="7F7152E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00194C16" w:rsidRPr="7F7152E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is my sole creation and original work. I have read and understood the rules around</w:t>
+      </w:r>
+      <w:r w:rsidR="74ED3F9A" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve"> the use of AI </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0183EF" w14:textId="7A70B6A5" w:rsidR="00194C16" w:rsidRPr="00FB570A" w:rsidRDefault="00456B8D" w:rsidP="36D0A6CB">
+    <w:p w14:paraId="4A0183EF" w14:textId="7A70B6A5" w:rsidR="00194C16" w:rsidRPr="00FB570A" w:rsidRDefault="00000000" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           </w:rPr>
           <w:alias w:val="I have read and understood the guidance on plagiarism."/>
           <w:tag w:val="I have read and understood the guidance on plagiarism."/>
           <w:id w:val="811451043"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B66E45" w:rsidRPr="00AF2906">
             <w:rPr>
               <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00194C16" w:rsidRPr="00AF2906">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A07921" w:rsidRPr="00AF2906">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00194C16" w:rsidRPr="00AF2906">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="2C720E92" w:rsidRPr="00AF2906">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve"> confirm that I</w:t>
       </w:r>
       <w:r w:rsidR="00194C16" w:rsidRPr="00AF2906">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve"> have read and understood the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00194C16" w:rsidRPr="00AF2906">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           </w:rPr>
           <w:t>plagiarism</w:t>
         </w:r>
         <w:r w:rsidR="544EC399" w:rsidRPr="00AF2906">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           </w:rPr>
           <w:t xml:space="preserve"> policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="372F51B3" w14:textId="4923BB13" w:rsidR="00194C16" w:rsidRPr="00FB570A" w:rsidRDefault="00456B8D" w:rsidP="36D0A6CB">
+    <w:p w14:paraId="372F51B3" w14:textId="4923BB13" w:rsidR="00194C16" w:rsidRPr="00FB570A" w:rsidRDefault="00000000" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           </w:rPr>
           <w:alias w:val="I confirm that I have read and understand the data protection policy."/>
           <w:tag w:val="I confirm that I have read and understand the data protection policy."/>
           <w:id w:val="414512113"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B66E45" w:rsidRPr="00FB570A">
             <w:rPr>
               <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00194C16" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">  I confirm that I have read and underst</w:t>
       </w:r>
       <w:r w:rsidR="599C685A" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>oo</w:t>
       </w:r>
       <w:r w:rsidR="00194C16" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>d th</w:t>
       </w:r>
       <w:r w:rsidR="00194C16" w:rsidRPr="00D20EB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00194C16" w:rsidRPr="00D20EB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           </w:rPr>
           <w:t>data protection</w:t>
         </w:r>
         <w:r w:rsidR="55169E7F" w:rsidRPr="00D20EB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           </w:rPr>
           <w:t xml:space="preserve"> notice</w:t>
         </w:r>
         <w:r w:rsidR="00194C16" w:rsidRPr="00D20EB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           </w:rPr>
           <w:t xml:space="preserve"> policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="442E93F8" w14:textId="67A669E0" w:rsidR="00194C16" w:rsidRPr="00FB570A" w:rsidRDefault="00456B8D" w:rsidP="00176579">
+    <w:p w14:paraId="442E93F8" w14:textId="67A669E0" w:rsidR="00194C16" w:rsidRPr="00FB570A" w:rsidRDefault="00000000" w:rsidP="00176579">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           </w:rPr>
           <w:alias w:val=" I confirm that I have read and understand the essay competition rules."/>
           <w:tag w:val=" I confirm that I have read and understand the essay competition rules."/>
           <w:id w:val="-2044665672"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B66E45" w:rsidRPr="00FB570A">
             <w:rPr>
               <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B66E45" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00194C16" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>I confirm that I have read and underst</w:t>
       </w:r>
       <w:r w:rsidR="1E639B5F" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>oo</w:t>
       </w:r>
       <w:r w:rsidR="00194C16" w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">d the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00194C16" w:rsidRPr="00D20EB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           </w:rPr>
           <w:t>essay competition rules</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5687D4ED" w14:textId="77777777" w:rsidR="00176579" w:rsidRPr="00B252A5" w:rsidRDefault="00176579" w:rsidP="00176579">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="002D56"/>
       </w:pPr>
       <w:r w:rsidRPr="00B252A5">
         <w:t>Double click below to add your signature and the date signed (date is added automatically)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34006E9A" w14:textId="77777777" w:rsidR="00176579" w:rsidRPr="00B252A5" w:rsidRDefault="00456B8D" w:rsidP="00176579">
+    <w:p w14:paraId="34006E9A" w14:textId="77777777" w:rsidR="00176579" w:rsidRPr="00B252A5" w:rsidRDefault="00707624" w:rsidP="00176579">
       <w:r>
         <w:pict w14:anchorId="1755ED93">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Microsoft Office Signature Line..." style="width:192.75pt;height:96pt">
-            <v:imagedata r:id="rId13" o:title=""/>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Signature Line, Unsigned" style="width:193.2pt;height:96pt">
+            <v:imagedata r:id="rId15" o:title=""/>
             <o:lock v:ext="edit" ungrouping="t" rotation="t" cropping="t" verticies="t" text="t" grouping="t"/>
             <o:signatureline v:ext="edit" id="{6D0F68D6-9358-4011-97AB-46599A765C3A}" provid="{00000000-0000-0000-0000-000000000000}" issignatureline="t"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F67C207" w14:textId="4EE915EE" w:rsidR="00156F84" w:rsidRPr="00FB570A" w:rsidRDefault="00156F84" w:rsidP="36D0A6CB">
       <w:pPr>
         <w:pStyle w:val="BCHeading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB570A">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>What next</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A8B883E" w14:textId="4A5D70A0" w:rsidR="00156F84" w:rsidRPr="00FB570A" w:rsidRDefault="00156F84" w:rsidP="36D0A6CB">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00FB570A">
+    <w:p w14:paraId="3CACDBFF" w14:textId="3ADF0195" w:rsidR="002A45D3" w:rsidRPr="00707624" w:rsidRDefault="00156F84" w:rsidP="00707624">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">Once you’ve completed your essay, please </w:t>
       </w:r>
-      <w:r w:rsidR="009F0F0E">
+      <w:r w:rsidR="009F0F0E" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>check</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB570A">
+      <w:r w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve"> you have read all the necessary documents. Please then submit </w:t>
       </w:r>
-      <w:r w:rsidR="211A41A7" w:rsidRPr="36D0A6CB">
+      <w:r w:rsidR="211A41A7" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB570A">
+      <w:r w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve"> essay and application form </w:t>
       </w:r>
-      <w:r w:rsidR="6D18F001" w:rsidRPr="00FB570A">
+      <w:r w:rsidR="6D18F001" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">and any accompanying documents </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB570A">
+      <w:r w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="3CB12C86" w:rsidRPr="36D0A6CB">
+      <w:r w:rsidR="3CB12C86" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="009F0F0E" w:rsidRPr="00D804CF">
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidR="009F0F0E" w:rsidRPr="7F7152E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
           </w:rPr>
           <w:t>lawreform@barcouncil.org.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009F0F0E">
+      <w:r w:rsidR="009F0F0E" w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F0F0E">
+      <w:r w:rsidRPr="7F7152E3">
         <w:rPr>
           <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
-      <w:r w:rsidR="116BAAB9" w:rsidRPr="009F0F0E">
-[...3 lines deleted...]
-        <w:t>5.00pm on 23 October 2025.</w:t>
+      <w:r w:rsidR="116BAAB9" w:rsidRPr="7F7152E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5.00pm on</w:t>
+      </w:r>
+      <w:r w:rsidR="6FF57239" w:rsidRPr="7F7152E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 October 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="6FF57239" w:rsidRPr="7F7152E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Palatino Linotype" w:cs="Palatino Linotype"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CACDBFF" w14:textId="17389DB6" w:rsidR="002A45D3" w:rsidRPr="00FB570A" w:rsidRDefault="00156F84" w:rsidP="0006746A">
-[...80 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId17"/>
+    <w:sectPr w:rsidR="002A45D3" w:rsidRPr="00707624" w:rsidSect="00EF3FDD">
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1304" w:bottom="1134" w:left="1304" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A476C04" w14:textId="77777777" w:rsidR="003F08BC" w:rsidRDefault="003F08BC" w:rsidP="0037009C">
+    <w:p w14:paraId="0AF727E7" w14:textId="77777777" w:rsidR="006D795D" w:rsidRDefault="006D795D" w:rsidP="0037009C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46E69D9C" w14:textId="77777777" w:rsidR="003F08BC" w:rsidRDefault="003F08BC" w:rsidP="0037009C">
+    <w:p w14:paraId="2FB1EEC7" w14:textId="77777777" w:rsidR="006D795D" w:rsidRDefault="006D795D" w:rsidP="0037009C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3307,89 +3129,88 @@
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino">
     <w:altName w:val="Palatino Linotype"/>
     <w:charset w:val="4D"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000A87" w:usb1="08000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000101" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="29A89F02" w14:textId="43DEAE86" w:rsidR="00EF3FDD" w:rsidRDefault="00EF3FDD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="65E8FD21" w14:textId="77777777" w:rsidR="00EF3FDD" w:rsidRDefault="00EF3FDD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47CAB786" w14:textId="77777777" w:rsidR="003F08BC" w:rsidRDefault="003F08BC" w:rsidP="0037009C">
+    <w:p w14:paraId="3BA04A2A" w14:textId="77777777" w:rsidR="006D795D" w:rsidRDefault="006D795D" w:rsidP="0037009C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B0E9535" w14:textId="77777777" w:rsidR="003F08BC" w:rsidRDefault="003F08BC" w:rsidP="0037009C">
+    <w:p w14:paraId="260A9B3D" w14:textId="77777777" w:rsidR="006D795D" w:rsidRDefault="006D795D" w:rsidP="0037009C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7480E78D" w14:textId="193EB717" w:rsidR="00EF3FDD" w:rsidRDefault="00EF3FDD" w:rsidP="0006746A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="009EDA16" wp14:editId="692135F6">
           <wp:extent cx="1107440" cy="1107440"/>
@@ -5227,55 +5048,55 @@
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1144198092">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1202204336">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="723136634">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A0541"/>
     <w:rsid w:val="000037E1"/>
     <w:rsid w:val="00005851"/>
     <w:rsid w:val="000068E5"/>
     <w:rsid w:val="0000721E"/>
     <w:rsid w:val="00010098"/>
     <w:rsid w:val="00011C8E"/>
@@ -5299,50 +5120,51 @@
     <w:rsid w:val="00076659"/>
     <w:rsid w:val="000776B8"/>
     <w:rsid w:val="000857B5"/>
     <w:rsid w:val="000869A3"/>
     <w:rsid w:val="000870E2"/>
     <w:rsid w:val="00095839"/>
     <w:rsid w:val="000A64CC"/>
     <w:rsid w:val="000B090C"/>
     <w:rsid w:val="000C0B53"/>
     <w:rsid w:val="000C0D5F"/>
     <w:rsid w:val="000C2487"/>
     <w:rsid w:val="000C329E"/>
     <w:rsid w:val="000C62D2"/>
     <w:rsid w:val="000C6852"/>
     <w:rsid w:val="000C7153"/>
     <w:rsid w:val="000C7CE3"/>
     <w:rsid w:val="000D1295"/>
     <w:rsid w:val="000F2F4E"/>
     <w:rsid w:val="000F32C0"/>
     <w:rsid w:val="00104325"/>
     <w:rsid w:val="001045DF"/>
     <w:rsid w:val="00124452"/>
     <w:rsid w:val="001258F6"/>
     <w:rsid w:val="00127395"/>
     <w:rsid w:val="00127BF4"/>
+    <w:rsid w:val="001307EE"/>
     <w:rsid w:val="001336E7"/>
     <w:rsid w:val="0013654E"/>
     <w:rsid w:val="0014066C"/>
     <w:rsid w:val="001434CE"/>
     <w:rsid w:val="001494E8"/>
     <w:rsid w:val="00150F94"/>
     <w:rsid w:val="00156F84"/>
     <w:rsid w:val="001644A7"/>
     <w:rsid w:val="00167E33"/>
     <w:rsid w:val="00172A9D"/>
     <w:rsid w:val="00173FFD"/>
     <w:rsid w:val="00175521"/>
     <w:rsid w:val="00176579"/>
     <w:rsid w:val="001776AE"/>
     <w:rsid w:val="0018353A"/>
     <w:rsid w:val="00183E1B"/>
     <w:rsid w:val="00194C16"/>
     <w:rsid w:val="001A7FF2"/>
     <w:rsid w:val="001C22B0"/>
     <w:rsid w:val="001C5E1D"/>
     <w:rsid w:val="001C74BF"/>
     <w:rsid w:val="001D303B"/>
     <w:rsid w:val="001D6142"/>
     <w:rsid w:val="001E0EE4"/>
     <w:rsid w:val="001E0EF3"/>
@@ -5462,136 +5284,142 @@
     <w:rsid w:val="005479F3"/>
     <w:rsid w:val="005543E4"/>
     <w:rsid w:val="00554DA1"/>
     <w:rsid w:val="00562113"/>
     <w:rsid w:val="00573733"/>
     <w:rsid w:val="00577F35"/>
     <w:rsid w:val="00590FC6"/>
     <w:rsid w:val="00595599"/>
     <w:rsid w:val="005A08CF"/>
     <w:rsid w:val="005A14FA"/>
     <w:rsid w:val="005A1D6F"/>
     <w:rsid w:val="005B5796"/>
     <w:rsid w:val="005B59D5"/>
     <w:rsid w:val="005B7B5C"/>
     <w:rsid w:val="005D1CCE"/>
     <w:rsid w:val="005D2293"/>
     <w:rsid w:val="005D2294"/>
     <w:rsid w:val="005D48C0"/>
     <w:rsid w:val="005E347F"/>
     <w:rsid w:val="005E46ED"/>
     <w:rsid w:val="006038BA"/>
     <w:rsid w:val="00603E40"/>
     <w:rsid w:val="00607E68"/>
     <w:rsid w:val="0061146F"/>
     <w:rsid w:val="0061305C"/>
+    <w:rsid w:val="00613FC3"/>
     <w:rsid w:val="006147D6"/>
     <w:rsid w:val="00615FE4"/>
     <w:rsid w:val="00624B14"/>
     <w:rsid w:val="006330A7"/>
     <w:rsid w:val="006472C6"/>
     <w:rsid w:val="00650DEF"/>
     <w:rsid w:val="00651EA9"/>
     <w:rsid w:val="00653C50"/>
     <w:rsid w:val="00655128"/>
     <w:rsid w:val="006620DE"/>
     <w:rsid w:val="00663C79"/>
     <w:rsid w:val="006664C3"/>
     <w:rsid w:val="00695CCC"/>
     <w:rsid w:val="0069797C"/>
     <w:rsid w:val="006A0C73"/>
     <w:rsid w:val="006A0CB1"/>
     <w:rsid w:val="006A145E"/>
     <w:rsid w:val="006A2E09"/>
     <w:rsid w:val="006A3720"/>
     <w:rsid w:val="006A5BEE"/>
     <w:rsid w:val="006A7208"/>
     <w:rsid w:val="006B4F00"/>
     <w:rsid w:val="006B73F5"/>
     <w:rsid w:val="006C7B09"/>
+    <w:rsid w:val="006D795D"/>
     <w:rsid w:val="006E1155"/>
     <w:rsid w:val="006E299E"/>
     <w:rsid w:val="006F5B36"/>
     <w:rsid w:val="00700867"/>
     <w:rsid w:val="00702D65"/>
     <w:rsid w:val="00703F11"/>
+    <w:rsid w:val="00707624"/>
     <w:rsid w:val="007078A9"/>
     <w:rsid w:val="007118C3"/>
     <w:rsid w:val="007139FE"/>
     <w:rsid w:val="00713FFF"/>
     <w:rsid w:val="00721F68"/>
     <w:rsid w:val="00724F55"/>
     <w:rsid w:val="00725E9F"/>
     <w:rsid w:val="00730EB0"/>
     <w:rsid w:val="00735E77"/>
     <w:rsid w:val="0073724E"/>
     <w:rsid w:val="0073731E"/>
     <w:rsid w:val="0074530A"/>
     <w:rsid w:val="007473EE"/>
     <w:rsid w:val="00747A51"/>
     <w:rsid w:val="00747E27"/>
     <w:rsid w:val="007511C1"/>
     <w:rsid w:val="0076217C"/>
     <w:rsid w:val="007630CC"/>
     <w:rsid w:val="007635E1"/>
     <w:rsid w:val="0076537C"/>
     <w:rsid w:val="00765632"/>
     <w:rsid w:val="007820A7"/>
     <w:rsid w:val="00795D1E"/>
     <w:rsid w:val="007A6AF7"/>
+    <w:rsid w:val="007B0A23"/>
     <w:rsid w:val="007B7132"/>
     <w:rsid w:val="007C32D8"/>
     <w:rsid w:val="007C4811"/>
     <w:rsid w:val="007C5C7C"/>
     <w:rsid w:val="007D0AC9"/>
     <w:rsid w:val="007D1D12"/>
     <w:rsid w:val="007D5453"/>
     <w:rsid w:val="007E3DE0"/>
     <w:rsid w:val="007F43BB"/>
     <w:rsid w:val="007F4D46"/>
     <w:rsid w:val="007F7A94"/>
     <w:rsid w:val="00803A6E"/>
+    <w:rsid w:val="00803D78"/>
     <w:rsid w:val="00804A28"/>
     <w:rsid w:val="00805B6A"/>
     <w:rsid w:val="008106B4"/>
     <w:rsid w:val="008120F8"/>
     <w:rsid w:val="008144FB"/>
     <w:rsid w:val="0082193A"/>
     <w:rsid w:val="0082682F"/>
     <w:rsid w:val="0082770A"/>
     <w:rsid w:val="008303C7"/>
     <w:rsid w:val="00843D7A"/>
     <w:rsid w:val="00844A1B"/>
     <w:rsid w:val="00845583"/>
     <w:rsid w:val="00847C1A"/>
     <w:rsid w:val="00852AA8"/>
     <w:rsid w:val="00854188"/>
     <w:rsid w:val="00855B93"/>
     <w:rsid w:val="00860664"/>
     <w:rsid w:val="008671C0"/>
     <w:rsid w:val="00867FF2"/>
     <w:rsid w:val="0087332D"/>
+    <w:rsid w:val="00880773"/>
     <w:rsid w:val="0088078E"/>
     <w:rsid w:val="0088506F"/>
     <w:rsid w:val="00885455"/>
     <w:rsid w:val="00890A13"/>
     <w:rsid w:val="00892586"/>
     <w:rsid w:val="00896643"/>
     <w:rsid w:val="008A3C30"/>
     <w:rsid w:val="008C1AF7"/>
     <w:rsid w:val="008C1CFF"/>
     <w:rsid w:val="008C2044"/>
     <w:rsid w:val="008C3137"/>
     <w:rsid w:val="008C4391"/>
     <w:rsid w:val="008C4A07"/>
     <w:rsid w:val="008D1F63"/>
     <w:rsid w:val="008E0259"/>
     <w:rsid w:val="008F01D1"/>
     <w:rsid w:val="008F041B"/>
     <w:rsid w:val="00914F86"/>
     <w:rsid w:val="00915053"/>
     <w:rsid w:val="009155A3"/>
     <w:rsid w:val="00916687"/>
     <w:rsid w:val="00917AAF"/>
     <w:rsid w:val="00917D69"/>
     <w:rsid w:val="00932C7B"/>
     <w:rsid w:val="009365EF"/>
@@ -5745,183 +5573,219 @@
     <w:rsid w:val="00DA19A2"/>
     <w:rsid w:val="00DA54FF"/>
     <w:rsid w:val="00DB0CDF"/>
     <w:rsid w:val="00DB402F"/>
     <w:rsid w:val="00DC24A3"/>
     <w:rsid w:val="00DD030B"/>
     <w:rsid w:val="00DD04F2"/>
     <w:rsid w:val="00DD25A2"/>
     <w:rsid w:val="00DD61E3"/>
     <w:rsid w:val="00DE0AAD"/>
     <w:rsid w:val="00E00DE8"/>
     <w:rsid w:val="00E00F60"/>
     <w:rsid w:val="00E0516E"/>
     <w:rsid w:val="00E077BA"/>
     <w:rsid w:val="00E27E9C"/>
     <w:rsid w:val="00E3523F"/>
     <w:rsid w:val="00E36E97"/>
     <w:rsid w:val="00E42D4E"/>
     <w:rsid w:val="00E55288"/>
     <w:rsid w:val="00E62AF4"/>
     <w:rsid w:val="00E64DB9"/>
     <w:rsid w:val="00E662EF"/>
     <w:rsid w:val="00E71F6A"/>
     <w:rsid w:val="00E74498"/>
     <w:rsid w:val="00E83954"/>
+    <w:rsid w:val="00E84E10"/>
     <w:rsid w:val="00E92590"/>
     <w:rsid w:val="00E927AE"/>
     <w:rsid w:val="00E93526"/>
     <w:rsid w:val="00E94ECF"/>
     <w:rsid w:val="00EB0889"/>
     <w:rsid w:val="00EB2F5D"/>
     <w:rsid w:val="00EB33AF"/>
     <w:rsid w:val="00EC03C4"/>
     <w:rsid w:val="00EC0932"/>
     <w:rsid w:val="00ED4296"/>
     <w:rsid w:val="00ED521A"/>
     <w:rsid w:val="00ED6A37"/>
     <w:rsid w:val="00ED7088"/>
     <w:rsid w:val="00EE5CDF"/>
     <w:rsid w:val="00EF21F1"/>
     <w:rsid w:val="00EF2F3B"/>
     <w:rsid w:val="00EF3FDD"/>
     <w:rsid w:val="00EF615E"/>
     <w:rsid w:val="00EF78C8"/>
     <w:rsid w:val="00F0482A"/>
     <w:rsid w:val="00F05586"/>
     <w:rsid w:val="00F15D06"/>
     <w:rsid w:val="00F1706E"/>
     <w:rsid w:val="00F176B6"/>
     <w:rsid w:val="00F2035B"/>
     <w:rsid w:val="00F203C0"/>
     <w:rsid w:val="00F32304"/>
     <w:rsid w:val="00F340AD"/>
     <w:rsid w:val="00F4710F"/>
     <w:rsid w:val="00F50F8C"/>
     <w:rsid w:val="00F61AA2"/>
     <w:rsid w:val="00F62B42"/>
     <w:rsid w:val="00F651FB"/>
     <w:rsid w:val="00F7121A"/>
     <w:rsid w:val="00F8753A"/>
     <w:rsid w:val="00F87994"/>
     <w:rsid w:val="00F931FB"/>
     <w:rsid w:val="00F94ABF"/>
     <w:rsid w:val="00F9540A"/>
     <w:rsid w:val="00F97793"/>
     <w:rsid w:val="00FA1ACF"/>
     <w:rsid w:val="00FB570A"/>
     <w:rsid w:val="00FD3ADE"/>
     <w:rsid w:val="00FD77A9"/>
     <w:rsid w:val="00FE3970"/>
     <w:rsid w:val="00FE5E77"/>
     <w:rsid w:val="00FF5D04"/>
     <w:rsid w:val="00FF70DE"/>
     <w:rsid w:val="01A0E920"/>
+    <w:rsid w:val="0248D180"/>
+    <w:rsid w:val="02496B96"/>
+    <w:rsid w:val="02FB32A4"/>
     <w:rsid w:val="02FF210A"/>
+    <w:rsid w:val="039233EB"/>
+    <w:rsid w:val="047C39C7"/>
+    <w:rsid w:val="047FA71E"/>
+    <w:rsid w:val="0569D608"/>
+    <w:rsid w:val="05E4CEF3"/>
     <w:rsid w:val="073746F0"/>
     <w:rsid w:val="091B2AB4"/>
+    <w:rsid w:val="093D477B"/>
+    <w:rsid w:val="0AAB4730"/>
     <w:rsid w:val="0B3FAEC1"/>
     <w:rsid w:val="0C40CBBC"/>
+    <w:rsid w:val="0F001CC5"/>
+    <w:rsid w:val="0F3C214C"/>
+    <w:rsid w:val="0FCC3153"/>
+    <w:rsid w:val="10E8776F"/>
     <w:rsid w:val="116BAAB9"/>
     <w:rsid w:val="133C91E1"/>
     <w:rsid w:val="141FD248"/>
     <w:rsid w:val="15BBAF66"/>
     <w:rsid w:val="19EF386F"/>
     <w:rsid w:val="1CA62343"/>
     <w:rsid w:val="1E023A3B"/>
     <w:rsid w:val="1E639B5F"/>
     <w:rsid w:val="2019C01A"/>
     <w:rsid w:val="211A41A7"/>
     <w:rsid w:val="2285A11A"/>
     <w:rsid w:val="23A7F660"/>
+    <w:rsid w:val="2571D3B8"/>
     <w:rsid w:val="25CB3F81"/>
     <w:rsid w:val="2814B974"/>
     <w:rsid w:val="2C4B3BFD"/>
     <w:rsid w:val="2C720E92"/>
+    <w:rsid w:val="2C7FA479"/>
+    <w:rsid w:val="2E7328E2"/>
     <w:rsid w:val="2F04E754"/>
     <w:rsid w:val="30CCCDCB"/>
     <w:rsid w:val="314BE9CF"/>
+    <w:rsid w:val="31FE7ED4"/>
     <w:rsid w:val="32D07B69"/>
+    <w:rsid w:val="342E0B9E"/>
+    <w:rsid w:val="3642D410"/>
     <w:rsid w:val="36D0A6CB"/>
+    <w:rsid w:val="3B4E052D"/>
     <w:rsid w:val="3C2248EC"/>
     <w:rsid w:val="3CB12C86"/>
+    <w:rsid w:val="3D30B17E"/>
+    <w:rsid w:val="3E336EB5"/>
+    <w:rsid w:val="43E48938"/>
     <w:rsid w:val="462F6FBA"/>
     <w:rsid w:val="47596E2D"/>
+    <w:rsid w:val="480D72AA"/>
     <w:rsid w:val="49ADB910"/>
     <w:rsid w:val="4A6A78FC"/>
+    <w:rsid w:val="4ACB6FF3"/>
+    <w:rsid w:val="4D889CF2"/>
     <w:rsid w:val="4F5020A9"/>
     <w:rsid w:val="5037A32A"/>
     <w:rsid w:val="50D701ED"/>
     <w:rsid w:val="53025466"/>
     <w:rsid w:val="531F58FC"/>
     <w:rsid w:val="53D56A56"/>
     <w:rsid w:val="53DA0076"/>
     <w:rsid w:val="5430C266"/>
     <w:rsid w:val="544EC399"/>
     <w:rsid w:val="54AF938D"/>
     <w:rsid w:val="54D54CA2"/>
     <w:rsid w:val="55169E7F"/>
     <w:rsid w:val="5565B842"/>
     <w:rsid w:val="562A74B0"/>
     <w:rsid w:val="56FCF1BC"/>
     <w:rsid w:val="57CF4BF7"/>
     <w:rsid w:val="599C685A"/>
     <w:rsid w:val="5A66E80F"/>
+    <w:rsid w:val="5C101320"/>
     <w:rsid w:val="5D779722"/>
+    <w:rsid w:val="5ECE5D5C"/>
     <w:rsid w:val="60BAC038"/>
     <w:rsid w:val="61217EBE"/>
+    <w:rsid w:val="62770CF8"/>
     <w:rsid w:val="64D15D39"/>
+    <w:rsid w:val="660E99A1"/>
     <w:rsid w:val="666C0674"/>
     <w:rsid w:val="6AD73A9A"/>
     <w:rsid w:val="6C1E903F"/>
     <w:rsid w:val="6D18F001"/>
     <w:rsid w:val="6D64BB65"/>
     <w:rsid w:val="6F3C11F4"/>
+    <w:rsid w:val="6FABA331"/>
     <w:rsid w:val="6FF3B1DE"/>
+    <w:rsid w:val="6FF57239"/>
     <w:rsid w:val="718FEF8C"/>
     <w:rsid w:val="74ED3F9A"/>
     <w:rsid w:val="773FB771"/>
     <w:rsid w:val="792CEB40"/>
+    <w:rsid w:val="79B57188"/>
     <w:rsid w:val="7DE6C6A0"/>
+    <w:rsid w:val="7F7152E3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="765E56BD"/>
   <w15:docId w15:val="{0A3A6A3F-B5A2-41B7-B5F3-042A07BEF95C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
@@ -6903,51 +6767,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1831168743">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barcouncil.org.uk/becoming-a-barrister/i-am-a-university-student-or-graduate/law-reform-essay-competition/eligibility-criteria-and-essay-rules.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barcouncil.org.uk/static/571a5678-287c-4ca5-b1cdb9b4fce9bd02/law-reform-essay-competition-data-protection-notice.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://r1.dotdigital-pages.com/p/4CGD-12O6/law-reform-essay-competition-equality-and-diversity-monitoring-form-2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barcouncil.org.uk/static/c9000085-c725-4ac6-a7f93c4dd4c3117c/law-reform-essay-competition-plagiarism-policy.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barcouncil.org.uk/resource/law-reform-essay-competition-editable-application-form.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lawreform@barcouncil.org.uk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barcouncil.org.uk/static/571a5678-287c-4ca5-b1cdb9b4fce9bd02/law-reform-essay-competition-data-protection-notice.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barcouncil.org.uk/static/c9000085-c725-4ac6-a7f93c4dd4c3117c/law-reform-essay-competition-plagiarism-policy.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lawreform@barcouncil.org.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barcouncil.org.uk/becoming-a-barrister/i-am-a-university-student-or-graduate/law-reform-essay-competition/eligibility-criteria-and-essay-rules.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="678D527AFCEF451BA1B1C36EA6E94D78"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -7381,92 +7245,95 @@
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino">
     <w:altName w:val="Palatino Linotype"/>
     <w:charset w:val="4D"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000A87" w:usb1="08000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000101" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001307EE"/>
     <w:rsid w:val="001307EE"/>
+    <w:rsid w:val="001A72C6"/>
     <w:rsid w:val="001C22B0"/>
     <w:rsid w:val="00573733"/>
+    <w:rsid w:val="00613FC3"/>
+    <w:rsid w:val="00803D78"/>
     <w:rsid w:val="008F01D1"/>
+    <w:rsid w:val="00E64B5E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -8322,55 +8189,87 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="b36b6bd7-9cd0-4c4f-9383-677e02d621ff" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="bbf61f81-a9cc-4b6d-8560-650e24a4a251">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/A9F3E4DA7C68477BBE6F6B19974764CC" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A925270</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Essay Competition application form 2025 draft 2</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2025-02-26T14:52:56Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">false</value>
     </field>
     <field name="Objective-DatePublished">
       <value order="0"/>
     </field>
     <field name="Objective-ModificationStamp">
       <value order="0">2025-02-26T15:16:38Z</value>
@@ -8397,95 +8296,329 @@
       <value order="0">2</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0"/>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA64205</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA8">
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000A7FBC6DAEDBA241ABD391FE286D863F" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a1544d2674c7d7940dda24e88b319e2b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bbf61f81-a9cc-4b6d-8560-650e24a4a251" xmlns:ns3="b36b6bd7-9cd0-4c4f-9383-677e02d621ff" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d9ca93ca7d726310a315b10a2ac9abd6" ns2:_="" ns3:_="">
+    <xsd:import namespace="bbf61f81-a9cc-4b6d-8560-650e24a4a251"/>
+    <xsd:import namespace="b36b6bd7-9cd0-4c4f-9383-677e02d621ff"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bbf61f81-a9cc-4b6d-8560-650e24a4a251" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="89a18054-750e-466d-9403-bc56a9d91637" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b36b6bd7-9cd0-4c4f-9383-677e02d621ff" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b39cf927-d4d5-4a16-8b0f-03702229a9f9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="b36b6bd7-9cd0-4c4f-9383-677e02d621ff">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1C513CE-F9C5-4811-B534-B7AA8461197E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A77934A3-90F8-46CA-B744-C93D33E036EC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b36b6bd7-9cd0-4c4f-9383-677e02d621ff"/>
+    <ds:schemaRef ds:uri="bbf61f81-a9cc-4b6d-8560-650e24a4a251"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60D1FA20-853C-4209-A158-2510729B5786}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/A9F3E4DA7C68477BBE6F6B19974764CC"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49D0C6C3-124F-449D-B62E-83014087CB67}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="bbf61f81-a9cc-4b6d-8560-650e24a4a251"/>
+    <ds:schemaRef ds:uri="b36b6bd7-9cd0-4c4f-9383-677e02d621ff"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>573</Words>
-  <Characters>3267</Characters>
+  <Words>531</Words>
+  <Characters>3027</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
+  <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3833</CharactersWithSpaces>
+  <CharactersWithSpaces>3551</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Owilliams</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A925270</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr>Essay Competition application form 2025 draft 2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Comment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
     <vt:filetime>2025-02-26T14:53:04Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
@@ -8518,27 +8651,36 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionComment">
     <vt:lpwstr>Version 2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-FileNumber">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-Classification">
     <vt:lpwstr>[Inherited - none]</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Caveats">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Connect Creator [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-VersionId">
     <vt:lpwstr>vA1670729</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Connect Creator">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="ContentTypeId">
+    <vt:lpwstr>0x0101000A7FBC6DAEDBA241ABD391FE286D863F</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="GrammarlyDocumentId">
+    <vt:lpwstr>db092e7e-65d4-4639-9581-841f3e5ac07a</vt:lpwstr>
+  </property>
 </Properties>
 </file>